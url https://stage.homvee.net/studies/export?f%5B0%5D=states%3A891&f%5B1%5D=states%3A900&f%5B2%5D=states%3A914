--- v0 (2025-10-16)
+++ v1 (2026-06-04)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Research Manuscript Database" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="60">
   <si>
     <t>Study ID</t>
   </si>
   <si>
     <t>Citation</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Rating</t>
   </si>
   <si>
     <t>Standards Version</t>
   </si>
   <si>
     <t>WWHV039021</t>
   </si>
   <si>
     <t>Dodge, K. A., Goodman, W. B., Murphy, R. A., O'Donnell, K., &amp; Sato, J. (2013). Randomized controlled trial of universal postnatal nurse home visiting: Impact on emergency care. Pediatrics, 132(S2), S140-S146.</t>
   </si>
   <si>
     <t>Family Connects</t>
   </si>
   <si>
@@ -180,57 +180,63 @@
   <si>
     <t>Michalopoulos, C., Faucetta, K., Hill, C. J., Portilla, X., Burrell, L., Lee, H., Duggan, A., &amp; Knox, V. (2019). Impacts on family outcomes of evidence-based early childhood home visiting: Results from the Mother and Infant Home Visiting Program Evaluation (OPRE Report 2019-07). [Study 1-EHS contrast]. U.S. Department of Health and Human Services, Administration for Children and Families, Office of Planning, Research, and Evaluation. https://www.acf.hhs.gov/sites/default/files/documents/opre/mihope_impac….</t>
   </si>
   <si>
     <t>WWHV095270</t>
   </si>
   <si>
     <t>Michalopoulos, C., Faucetta, K., Hill, C. J., Portilla, X., Burrell, L., Lee, H., Duggan, A., &amp; Knox, V. (2019). Impacts on family outcomes of evidence-based early childhood home visiting: Results from the Mother and Infant Home Visiting Program Evaluation (OPRE Report 2019-07). [Study 4-PAT contrast]. U.S. Department of Health and Human Services, Administration for Children and Families, Office of Planning, Research, and Evaluation. https://www.acf.hhs.gov/sites/default/files/documents/opre/mihope_impac…</t>
   </si>
   <si>
     <t>WWHV094490</t>
   </si>
   <si>
     <t>Riggs, J. L., Rosenblum, K. L., Muzik, M., Jester, J., Freeman, S., Huth-Bocks, A., Waddell, R., Alfafara, E., Miller, A., Lawler, J., Erickson, N., Weatherston, D., Shah, P., Brophy-Herb, H., &amp; Michigan Collaborative for Infant Mental Health Research. (2022). Infant mental health home visiting mitigates impact of maternal adverse childhood experiences on toddler language competence: A randomized controlled trial. Journal of Developmental and Behavioral Pediatrics, 43(4), e227–e236. https://doi.org/10.1097/DBP.0000000000001020</t>
   </si>
   <si>
     <t>Michigan Model of Infant Mental Health-Home Visiting (Michigan IMH-HV)</t>
   </si>
   <si>
     <t>WWHV044437</t>
   </si>
   <si>
     <t>Roman, L., Raffo, J. E., Zhu, Q., &amp; Meghea, C. (2014). A statewide Medicaid enhanced prenatal care program: Impact on birth outcomes. JAMA Pediatrics, 168(3), 220–227.</t>
   </si>
   <si>
+    <t>WWHV092234</t>
+  </si>
+  <si>
+    <t>Rosenstock, S., Ingalls, A., Cuddy, R. F., Neault, N., Littlepage, S., Cohoe, L., Nelson, L., Shephard-Yazzie, K., Yazzie, S., Alikhani, A., Reid, R., Kenney, A., &amp; Barlow, A. (2021). Effect of a home-visiting intervention to reduce early childhood obesity among Native American children: A randomized clinical trial. JAMA Pediatrics, 175(2), 133–142. https://doi.org10.1001/jamapediatrics.2020.3557</t>
+  </si>
+  <si>
+    <t>Family Spirit®</t>
+  </si>
+  <si>
     <t>WWHV004065</t>
   </si>
   <si>
     <t>Walkup, J. T., Barlow, A., Mullany, B. C., Pan, W., Goklish, N., Hasting, R., Cowboy, B., Fields, P., Baker, E. V., Speakman, K., Ginsburg, G., Reid, R. (2009). Randomized controlled trial of a paraprofessional-delivered in-home intervention for young reservation-based American Indian mothers. Journal of the American Academy of Child &amp; Adolescent Psychiatry, 48(6), 591-601.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Family Spirit®</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -534,51 +540,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E22"/>
+  <dimension ref="A1:E23"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="744.247" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="97.833" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
@@ -917,53 +923,70 @@
       </c>
       <c r="B21" t="s">
         <v>54</v>
       </c>
       <c r="C21" t="s">
         <v>37</v>
       </c>
       <c r="D21" t="s">
         <v>8</v>
       </c>
       <c r="E21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" t="s">
         <v>55</v>
       </c>
       <c r="B22" t="s">
         <v>56</v>
       </c>
       <c r="C22" t="s">
         <v>57</v>
       </c>
       <c r="D22" t="s">
+        <v>13</v>
+      </c>
+      <c r="E22">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5">
+      <c r="A23" t="s">
+        <v>58</v>
+      </c>
+      <c r="B23" t="s">
+        <v>59</v>
+      </c>
+      <c r="C23" t="s">
+        <v>57</v>
+      </c>
+      <c r="D23" t="s">
         <v>8</v>
       </c>
-      <c r="E22">
+      <c r="E23">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>