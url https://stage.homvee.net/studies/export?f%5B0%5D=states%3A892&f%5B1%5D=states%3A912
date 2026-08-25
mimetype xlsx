--- v0 (2026-06-13)
+++ v1 (2026-08-25)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Research Manuscript Database" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
   <si>
     <t>Study ID</t>
   </si>
   <si>
     <t>Citation</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Rating</t>
   </si>
   <si>
     <t>Standards Version</t>
   </si>
   <si>
     <t>WWHV040826</t>
   </si>
   <si>
     <t>Barlow, A., Mullany, B., Neault, N., Billy, T., Hastings, R., Lorenzo, S., ... Walkup, J. T. (2014). A randomized controlled trial of a paraprofessional-delivered, home-visiting intervention: Three-year outcomes for American Indian teen mothers and their children. Manuscript under review.</t>
   </si>
   <si>
     <t>Family Spirit®</t>
   </si>
   <si>
@@ -103,50 +103,56 @@
     <t>Knox, V., &amp; Michalopoulos, C. (2023). Mother and Infant Home Visiting Program Evaluation (MIHOPE), United States, 2012-2019. MIHOPE Model Results Documentation [Study 1, EHS contrast]. Inter-University Consortium for Political and Social Research. https://doi.org/10.3886/ICPSR37848.v3.</t>
   </si>
   <si>
     <t>Early Head Start—Home-based option</t>
   </si>
   <si>
     <t>WWHV095273</t>
   </si>
   <si>
     <t>Knox, V., &amp; Michalopoulos, C. (2023). Mother and Infant Home Visiting Program Evaluation (MIHOPE), United States, 2012-2019. MIHOPE Model Results Documentation [Study 4-PAT contrast]. Inter-University Consortium for Political and Social Research. https://doi.org/10.3886/ICPSR37848.v3.</t>
   </si>
   <si>
     <t>Parents as Teachers (PAT)®</t>
   </si>
   <si>
     <t>WWHV027975</t>
   </si>
   <si>
     <t>LeCroy, C. W., &amp; Krysik,  J. (2011). Randomized trial of the Healthy Families Arizona home visiting  program. Children and Youth Services Review, 33(10), 1761–1766.</t>
   </si>
   <si>
     <t>WWHV065647</t>
   </si>
   <si>
     <t>LeCroy, C. W., &amp; Lopez, D. (2020). A randomized controlled trial of healthy families: 6-month and 1-year follow-up. Prevention science, 21(1), 25-35. https://doi:10.1007/s11121-018-0931-4</t>
+  </si>
+  <si>
+    <t>WWHV095820</t>
+  </si>
+  <si>
+    <t>LeCroy, C. W., Nisbet, K. M., &amp; Schmidt, M. C. (2024). Randomized controlled trial of the parents as teacher home visiting program: Outcomes of the intervention on families at six month follow-up. Children and Youth Services Review. 165, 107875. https://doi.org/10.1016/j.childyouth.2024.107875</t>
   </si>
   <si>
     <t>WWHV095274</t>
   </si>
   <si>
     <t>Lee, H., Crowne S., Estarziau M., Kranker K., Michalopoulos C., Warren A., Mijanovich T., Filene J. H., Duggan A., and Knox V. (2019). The Effects of Home Visiting on Prenatal Health, Birth Outcomes, and Health Care Use in the First Year of Life, Final Implementation and Impact Findings from the Mother and Infant Home Visiting Program Evaluation-Strong Start (OPRE Report, 2019-08). [Study 2-HFA contrast]. Washington, DC, Office of Planning, Research and Evaluation, Administration for Children and Families, U.S. Department of Health and Human Services. https://www.acf.hhs.gov/sites/default/files/documents/opre/mihope_stron…</t>
   </si>
   <si>
     <t>WWHV094825</t>
   </si>
   <si>
     <t>Lee, H., Crowne S., Estarziau M., Kranker K., Michalopoulos C., Warren A., Mijanovich T., Filene J. H., Duggan A., and Knox V. (2019). The Effects of Home Visiting on Prenatal Health, Birth Outcomes, and Health Care Use in the First Year of Life, Final Implementation and Impact Findings from the Mother and Infant Home Visiting Program Evaluation-Strong Start (OPRE Report, 2019-08). [Study 3-NFP contrast]. Washington, DC, Office of Planning, Research and Evaluation, Administration for Children and Families, U.S. Department of Health and Human Services. https://www.acf.hhs.gov/sites/default/files/documents/opre/mihope_stron…</t>
   </si>
   <si>
     <t>WWHV095829</t>
   </si>
   <si>
     <t>McCombs-Thornton, K., Wang, Y., &amp; Sturmfels, N. (2023). Parents as Teachers Family Outcomes: New Insights from the Mother and Infant Home Visiting Program Evaluation (MIHOPE). Parents as Teachers National Center. https://parentsasteachers.org/wp-content/uploads/2024/10/PAT-Family-Out…</t>
   </si>
   <si>
     <t>WWHV095221</t>
   </si>
   <si>
     <t>Mersky, J. P., Janczewski, C. E., Plummer Lee, C., Gilbert, R. M., McAtee, C., &amp; Yasin, T. (2021). Home visiting effects on breastfeeding and bedsharing in a low-income sample. [Study 2]. Health Education &amp; Behavior, 48(4), 488–495. https://doi.org/10.1177/1090198120964197.</t>
   </si>
@@ -513,54 +519,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E20"/>
+  <dimension ref="A1:E21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:E20"/>
+      <selection activeCell="A1" sqref="A1:E21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="744.247" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="41.133" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
@@ -706,209 +712,226 @@
     <row r="10" spans="1:5">
       <c r="A10" s="1" t="s">
         <v>28</v>
       </c>
       <c r="B10" s="1" t="s">
         <v>29</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>16</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E10" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="1" t="s">
         <v>30</v>
       </c>
       <c r="B11" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E11" s="1">
-        <v>2.2</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B12" s="1" t="s">
         <v>33</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E12" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="1" t="s">
         <v>34</v>
       </c>
       <c r="B13" s="1" t="s">
         <v>35</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="D13" s="1" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E13" s="1">
-        <v>2.3</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" s="1" t="s">
         <v>36</v>
       </c>
       <c r="B14" s="1" t="s">
         <v>37</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E14" s="1">
-        <v>2.2</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="1" t="s">
         <v>38</v>
       </c>
       <c r="B15" s="1" t="s">
         <v>39</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>16</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E15" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="1" t="s">
         <v>40</v>
       </c>
       <c r="B16" s="1" t="s">
         <v>41</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>16</v>
       </c>
       <c r="D16" s="1" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E16" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="1" t="s">
         <v>42</v>
       </c>
       <c r="B17" s="1" t="s">
         <v>43</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E17" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="1" t="s">
         <v>44</v>
       </c>
       <c r="B18" s="1" t="s">
         <v>45</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E18" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="1" t="s">
         <v>46</v>
       </c>
       <c r="B19" s="1" t="s">
         <v>47</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E19" s="1">
-        <v>2.3</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="1" t="s">
         <v>48</v>
       </c>
       <c r="B20" s="1" t="s">
         <v>49</v>
       </c>
       <c r="C20" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D20" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E20" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5">
+      <c r="A21" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="B21" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="C21" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D20" s="1" t="s">
+      <c r="D21" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="E20" s="1">
+      <c r="E21" s="1">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>