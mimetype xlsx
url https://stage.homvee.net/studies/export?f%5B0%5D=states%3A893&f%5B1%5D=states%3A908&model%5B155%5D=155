--- v0 (2026-05-22)
+++ v1 (2026-07-17)
@@ -12,89 +12,77 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Research Manuscript Database" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
   <si>
     <t>Study ID</t>
   </si>
   <si>
     <t>Citation</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Rating</t>
   </si>
   <si>
     <t>Standards Version</t>
   </si>
   <si>
     <t>WWHV038491</t>
   </si>
   <si>
     <t>Brennan, L. M., Shelleby, E. C., Shaw, D. S., Gardner, F., Dishion, T. J., &amp; Wilson, M. (2013). Indirect effects of the family check-Up on school-age academic achievement through improvements in parenting in early childhood. Journal of Educational Psychology, 105(3), 762.</t>
   </si>
   <si>
-    <t>Family Check-Up® For Children</t>
-[...4 lines deleted...]
-  <si>
     <t>WWHV013607</t>
   </si>
   <si>
     <t>Chambliss,  J. W. (1998). An experimental trial of a home visiting program to prevent child  maltreatment (Doctoral dissertation, Georgia State University, 1998). Dissertation  Abstracts International, 61(03B), 152-1628. (AAI9967277)</t>
-  </si>
-[...4 lines deleted...]
-    <t>High</t>
   </si>
   <si>
     <t>WWHV050820</t>
   </si>
   <si>
     <t>Chang, H., Shaw, D. S., Dishion, T. J., Gardner, F., &amp; Wilson, M. N. (2015). Proactive parenting and children's effortful control: Mediating role of language and indirect intervention effects. Social Development, 24(1), 206-223.</t>
   </si>
   <si>
     <t>WWHV058622</t>
   </si>
   <si>
     <t>Chang, H., Shaw, D. S., Shelleby, E. C., Dishion, T. J., &amp; Wilson, M. N. (2016). The long-term effectiveness of the family check-up on peer preference: Parent-child interaction and child effortful control as sequential mediators. Journal of Abnormal Child Psychology. Advance online publication.</t>
   </si>
   <si>
     <t>WWHV014293</t>
   </si>
   <si>
     <t>Connell, A., Bullock, B. M., Dishion, T. J., Shaw, D., Wilson, M., &amp; Gardner, F. (2008). Family intervention effects on co-occurring early childhood behavioral and emotional problems: A latent transition analysis approach. Journal of Abnormal Child Psychology, 36(8), 1211-1225.</t>
   </si>
   <si>
     <t>WWHV047173</t>
   </si>
   <si>
     <t>Dishion, T. J., Mun, C. J., Drake, E. C., Tein, J. Y., Shaw, D. S., &amp; Wilson, M. (2015). A transactional approach to preventing early childhood neglect: The family check-up as a public health strategy. Development and Psychopathology, 27(4 Pt. 2), 1647.</t>
   </si>
@@ -126,69 +114,60 @@
     <t>WWHV043933</t>
   </si>
   <si>
     <t>Green, B. L., Tarte, J. M., Harrison, P. M., Nygren, M., &amp; Sanders, M. B. (2014). Results from a randomized trial of the Healthy Families Oregon accredited statewide program: Early program impacts on parenting. Children and Youth Services Review, 44, 288-298.</t>
   </si>
   <si>
     <t>WWHV058190</t>
   </si>
   <si>
     <t>Hyde, L. W., Shaw, D. S., Gardner, F., Cheong, J., Dishion, T. J., &amp; Wilson, M. (2013). Dimensions of callousness in early childhood: Links to problem behavior and family intervention effectiveness. Development and Psychopathology, 25(2), 347–363.</t>
   </si>
   <si>
     <t>WWHV095271</t>
   </si>
   <si>
     <t>Knox, V., &amp; Michalopoulos, C. (2023). Mother and Infant Home Visiting Program Evaluation (MIHOPE), United States, 2012-2019. MIHOPE Model Results Documentation [Study 2-HFA contrast]. Inter-University Consortium for Political and Social Research. https://doi.org/10.3886/ICPSR37848.v3.</t>
   </si>
   <si>
     <t>WWHV095272</t>
   </si>
   <si>
     <t>Knox, V., &amp; Michalopoulos, C. (2023). Mother and Infant Home Visiting Program Evaluation (MIHOPE), United States, 2012-2019. MIHOPE Model Results Documentation [Study 3-NFP contrast]. Inter-University Consortium for Political and Social Research. https://doi.org/10.3886/ICPSR37848.v3.
  </t>
   </si>
   <si>
-    <t>Nurse-Family Partnership (NFP)®</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV094822</t>
   </si>
   <si>
     <t>Knox, V., &amp; Michalopoulos, C. (2023). Mother and Infant Home Visiting Program Evaluation (MIHOPE), United States, 2012-2019. MIHOPE Model Results Documentation [Study 1, EHS contrast]. Inter-University Consortium for Political and Social Research. https://doi.org/10.3886/ICPSR37848.v3.</t>
   </si>
   <si>
-    <t>Early Head Start—Home-based option</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV095273</t>
   </si>
   <si>
     <t>Knox, V., &amp; Michalopoulos, C. (2023). Mother and Infant Home Visiting Program Evaluation (MIHOPE), United States, 2012-2019. MIHOPE Model Results Documentation [Study 4-PAT contrast]. Inter-University Consortium for Political and Social Research. https://doi.org/10.3886/ICPSR37848.v3.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Parents as Teachers (PAT)®</t>
   </si>
   <si>
     <t>WWHV095274</t>
   </si>
   <si>
     <t>Lee, H., Crowne S., Estarziau M., Kranker K., Michalopoulos C., Warren A., Mijanovich T., Filene J. H., Duggan A., and Knox V. (2019). The Effects of Home Visiting on Prenatal Health, Birth Outcomes, and Health Care Use in the First Year of Life, Final Implementation and Impact Findings from the Mother and Infant Home Visiting Program Evaluation-Strong Start (OPRE Report, 2019-08). [Study 2-HFA contrast]. Washington, DC, Office of Planning, Research and Evaluation, Administration for Children and Families, U.S. Department of Health and Human Services. https://www.acf.hhs.gov/sites/default/files/documents/opre/mihope_stron…</t>
   </si>
   <si>
     <t>WWHV094825</t>
   </si>
   <si>
     <t>Lee, H., Crowne S., Estarziau M., Kranker K., Michalopoulos C., Warren A., Mijanovich T., Filene J. H., Duggan A., and Knox V. (2019). The Effects of Home Visiting on Prenatal Health, Birth Outcomes, and Health Care Use in the First Year of Life, Final Implementation and Impact Findings from the Mother and Infant Home Visiting Program Evaluation-Strong Start (OPRE Report, 2019-08). [Study 3-NFP contrast]. Washington, DC, Office of Planning, Research and Evaluation, Administration for Children and Families, U.S. Department of Health and Human Services. https://www.acf.hhs.gov/sites/default/files/documents/opre/mihope_stron…</t>
   </si>
   <si>
     <t>WWHV014289</t>
   </si>
   <si>
     <t>Lunkenheimer, E. S., Dishion, T. J., Shaw, D. S., Connell, A. M., Gardner, F., Wilson, M. N., &amp; Skuban, E. M. (2008). Collateral benefits of the family check-up on early childhood school readiness: Indirect effects of parents’ positive behavior support. Developmental Psychology, 44(6), 1737–1752.</t>
   </si>
   <si>
     <t>WWHV095829</t>
   </si>
   <si>
     <t>McCombs-Thornton, K., Wang, Y., &amp; Sturmfels, N. (2023). Parents as Teachers Family Outcomes: New Insights from the Mother and Infant Home Visiting Program Evaluation (MIHOPE). Parents as Teachers National Center. https://parentsasteachers.org/wp-content/uploads/2024/10/PAT-Family-Out…</t>
   </si>
@@ -255,52 +234,55 @@
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -567,568 +549,447 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E29"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A1" sqref="A1:E29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="744.247" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="41.133" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...2 lines deleted...]
-      <c r="C1" t="s">
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
-      <c r="A2" t="s">
+      <c r="A2" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="C2" t="s">
+      <c r="C2" s="1"/>
+      <c r="D2" s="1"/>
+      <c r="E2" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D2" t="s">
+      <c r="B3" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="E2">
-[...4 lines deleted...]
-      <c r="A3" t="s">
+      <c r="C3" s="1"/>
+      <c r="D3" s="1"/>
+      <c r="E3" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B4" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="C3" t="s">
+      <c r="C4" s="1"/>
+      <c r="D4" s="1"/>
+      <c r="E4" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="D3" t="s">
+      <c r="B5" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="E3">
-[...4 lines deleted...]
-      <c r="A4" t="s">
+      <c r="C5" s="1"/>
+      <c r="D5" s="1"/>
+      <c r="E5" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B6" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="C4" t="s">
-[...10 lines deleted...]
-      <c r="A5" t="s">
+      <c r="C6" s="1"/>
+      <c r="D6" s="1"/>
+      <c r="E6" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5">
+      <c r="A7" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="B5" t="s">
+      <c r="B7" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="C5" t="s">
-[...10 lines deleted...]
-      <c r="A6" t="s">
+      <c r="C7" s="1"/>
+      <c r="D7" s="1"/>
+      <c r="E7" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="A8" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="B6" t="s">
+      <c r="B8" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="C6" t="s">
-[...10 lines deleted...]
-      <c r="A7" t="s">
+      <c r="C8" s="1"/>
+      <c r="D8" s="1"/>
+      <c r="E8" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="A9" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="B7" t="s">
+      <c r="B9" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="C7" t="s">
-[...10 lines deleted...]
-      <c r="A8" t="s">
+      <c r="C9" s="1"/>
+      <c r="D9" s="1"/>
+      <c r="E9" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5">
+      <c r="A10" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="B8" t="s">
+      <c r="B10" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="C8" t="s">
-[...10 lines deleted...]
-      <c r="A9" t="s">
+      <c r="C10" s="1"/>
+      <c r="D10" s="1"/>
+      <c r="E10" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5">
+      <c r="A11" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="B9" t="s">
+      <c r="B11" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="C9" t="s">
-[...10 lines deleted...]
-      <c r="A10" t="s">
+      <c r="C11" s="1"/>
+      <c r="D11" s="1"/>
+      <c r="E11" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5">
+      <c r="A12" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="B10" t="s">
+      <c r="B12" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="C10" t="s">
-[...10 lines deleted...]
-      <c r="A11" t="s">
+      <c r="C12" s="1"/>
+      <c r="D12" s="1"/>
+      <c r="E12" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5">
+      <c r="A13" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="B11" t="s">
+      <c r="B13" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="C11" t="s">
-[...10 lines deleted...]
-      <c r="A12" t="s">
+      <c r="C13" s="1"/>
+      <c r="D13" s="1"/>
+      <c r="E13" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5">
+      <c r="A14" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="B12" t="s">
+      <c r="B14" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="C12" t="s">
-[...10 lines deleted...]
-      <c r="A13" t="s">
+      <c r="C14" s="1"/>
+      <c r="D14" s="1"/>
+      <c r="E14" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5">
+      <c r="A15" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="B13" t="s">
+      <c r="B15" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="C13" t="s">
-[...10 lines deleted...]
-      <c r="A14" t="s">
+      <c r="C15" s="1"/>
+      <c r="D15" s="1"/>
+      <c r="E15" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5">
+      <c r="A16" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="B14" t="s">
+      <c r="B16" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="C14" t="s">
-[...5 lines deleted...]
-      <c r="E14">
+      <c r="C16" s="1"/>
+      <c r="D16" s="1"/>
+      <c r="E16" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="15" spans="1:5">
-      <c r="A15" t="s">
+    <row r="17" spans="1:5">
+      <c r="A17" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="B15" t="s">
+      <c r="B17" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="C15" t="s">
+      <c r="C17" s="1"/>
+      <c r="D17" s="1"/>
+      <c r="E17" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5">
+      <c r="A18" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="D15" t="s">
-[...2 lines deleted...]
-      <c r="E15">
+      <c r="B18" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="C18" s="1"/>
+      <c r="D18" s="1"/>
+      <c r="E18" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="16" spans="1:5">
-[...3 lines deleted...]
-      <c r="B16" t="s">
+    <row r="19" spans="1:5">
+      <c r="A19" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="C16" t="s">
+      <c r="B19" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="D16" t="s">
-[...2 lines deleted...]
-      <c r="E16">
+      <c r="C19" s="1"/>
+      <c r="D19" s="1"/>
+      <c r="E19" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="17" spans="1:5">
-      <c r="A17" t="s">
+    <row r="20" spans="1:5">
+      <c r="A20" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="B17" t="s">
+      <c r="B20" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="C17" t="s">
+      <c r="C20" s="1"/>
+      <c r="D20" s="1"/>
+      <c r="E20" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5">
+      <c r="A21" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="D17" t="s">
-[...2 lines deleted...]
-      <c r="E17">
+      <c r="B21" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="C21" s="1"/>
+      <c r="D21" s="1"/>
+      <c r="E21" s="1">
         <v>2.3</v>
       </c>
     </row>
-    <row r="18" spans="1:5">
-[...3 lines deleted...]
-      <c r="B18" t="s">
+    <row r="22" spans="1:5">
+      <c r="A22" s="1" t="s">
         <v>45</v>
       </c>
-      <c r="C18" t="s">
-[...5 lines deleted...]
-      <c r="E18">
+      <c r="B22" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="C22" s="1"/>
+      <c r="D22" s="1"/>
+      <c r="E22" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="19" spans="1:5">
-[...3 lines deleted...]
-      <c r="B19" t="s">
+    <row r="23" spans="1:5">
+      <c r="A23" s="1" t="s">
         <v>47</v>
       </c>
-      <c r="C19" t="s">
-[...5 lines deleted...]
-      <c r="E19">
+      <c r="B23" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="C23" s="1"/>
+      <c r="D23" s="1"/>
+      <c r="E23" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="20" spans="1:5">
-[...3 lines deleted...]
-      <c r="B20" t="s">
+    <row r="24" spans="1:5">
+      <c r="A24" s="1" t="s">
         <v>49</v>
       </c>
-      <c r="C20" t="s">
-[...10 lines deleted...]
-      <c r="A21" t="s">
+      <c r="B24" s="1" t="s">
         <v>50</v>
       </c>
-      <c r="B21" t="s">
+      <c r="C24" s="1"/>
+      <c r="D24" s="1"/>
+      <c r="E24" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5">
+      <c r="A25" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="C21" t="s">
-[...5 lines deleted...]
-      <c r="E21">
+      <c r="B25" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="C25" s="1"/>
+      <c r="D25" s="1"/>
+      <c r="E25" s="1">
         <v>2.3</v>
       </c>
     </row>
-    <row r="22" spans="1:5">
-[...3 lines deleted...]
-      <c r="B22" t="s">
+    <row r="26" spans="1:5">
+      <c r="A26" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="C22" t="s">
-[...10 lines deleted...]
-      <c r="A23" t="s">
+      <c r="B26" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="B23" t="s">
+      <c r="C26" s="1"/>
+      <c r="D26" s="1"/>
+      <c r="E26" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5">
+      <c r="A27" s="1" t="s">
         <v>55</v>
       </c>
-      <c r="C23" t="s">
-[...10 lines deleted...]
-      <c r="A24" t="s">
+      <c r="B27" s="1" t="s">
         <v>56</v>
       </c>
-      <c r="B24" t="s">
+      <c r="C27" s="1"/>
+      <c r="D27" s="1"/>
+      <c r="E27" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5">
+      <c r="A28" s="1" t="s">
         <v>57</v>
       </c>
-      <c r="C24" t="s">
-[...10 lines deleted...]
-      <c r="A25" t="s">
+      <c r="B28" s="1" t="s">
         <v>58</v>
       </c>
-      <c r="B25" t="s">
+      <c r="C28" s="1"/>
+      <c r="D28" s="1"/>
+      <c r="E28" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5">
+      <c r="A29" s="1" t="s">
         <v>59</v>
       </c>
-      <c r="C25" t="s">
-[...10 lines deleted...]
-      <c r="A26" t="s">
+      <c r="B29" s="1" t="s">
         <v>60</v>
       </c>
-      <c r="B26" t="s">
-[...59 lines deleted...]
-      <c r="E29">
+      <c r="C29" s="1"/>
+      <c r="D29" s="1"/>
+      <c r="E29" s="1">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Research Manuscript Database</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>