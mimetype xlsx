--- v0 (2025-10-14)
+++ v1 (2026-06-04)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Research Manuscript Database" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="86">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
   <si>
     <t>Study ID</t>
   </si>
   <si>
     <t>Citation</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Rating</t>
   </si>
   <si>
     <t>Standards Version</t>
   </si>
   <si>
     <t>WWHV038491</t>
   </si>
   <si>
     <t>Brennan, L. M., Shelleby, E. C., Shaw, D. S., Gardner, F., Dishion, T. J., &amp; Wilson, M. (2013). Indirect effects of the family check-Up on school-age academic achievement through improvements in parenting in early childhood. Journal of Educational Psychology, 105(3), 762.</t>
   </si>
   <si>
     <t>Family Check-Up® For Children</t>
   </si>
   <si>
@@ -128,51 +128,51 @@
   <si>
     <t>Green, B. L., Sanders, M. B., &amp; Tarte, J. (2017). Using administrative data to evaluate the effectiveness of the Healthy Families Oregon home visiting program: 2–year impacts on child maltreatment &amp; service utilization. Children and Youth Services Review, 75, 77–86.</t>
   </si>
   <si>
     <t>Healthy Families America (HFA)®</t>
   </si>
   <si>
     <t>WWHV080111</t>
   </si>
   <si>
     <t>Green, B., Sanders, M. B., &amp; Tarte, J. M. (2018). Effects of home visiting program implementation on preventive health care access and utilization: Results from a randomized trial of Healthy Families Oregon. Advance online publication. Prevention Science. https://doi.org/10.1007/s11121-018-0964-8</t>
   </si>
   <si>
     <t>WWHV043933</t>
   </si>
   <si>
     <t>Green, B. L., Tarte, J. M., Harrison, P. M., Nygren, M., &amp; Sanders, M. B. (2014). Results from a randomized trial of the Healthy Families Oregon accredited statewide program: Early program impacts on parenting. Children and Youth Services Review, 44, 288-298.</t>
   </si>
   <si>
     <t>WWHV074927</t>
   </si>
   <si>
     <t>Hash, J. B., Oxford, M. L., Fleming, C. B., Ward, T. M., Spieker, S. J., &amp; Lohr, M. J. (2019). Impact of a home visiting program on sleep problems among young children experiencing adversity. Child Abuse &amp; Neglect, 89, 143–154.</t>
   </si>
   <si>
-    <t>Promoting First Relationships®—Home Visiting Intervention Model</t>
+    <t>Promoting First Relationships®</t>
   </si>
   <si>
     <t>WWHV058190</t>
   </si>
   <si>
     <t>Hyde, L. W., Shaw, D. S., Gardner, F., Cheong, J., Dishion, T. J., &amp; Wilson, M. (2013). Dimensions of callousness in early childhood: Links to problem behavior and family intervention effectiveness. Development and Psychopathology, 25(2), 347–363.</t>
   </si>
   <si>
     <t>WWHV095271</t>
   </si>
   <si>
     <t>Knox, V., &amp; Michalopoulos, C. (2023). Mother and Infant Home Visiting Program Evaluation (MIHOPE), United States, 2012-2019. MIHOPE Model Results Documentation [Study 2-HFA contrast]. Inter-University Consortium for Political and Social Research. https://doi.org/10.3886/ICPSR37848.v3.</t>
   </si>
   <si>
     <t>WWHV095272</t>
   </si>
   <si>
     <t>Knox, V., &amp; Michalopoulos, C. (2023). Mother and Infant Home Visiting Program Evaluation (MIHOPE), United States, 2012-2019. MIHOPE Model Results Documentation [Study 3-NFP contrast]. Inter-University Consortium for Political and Social Research. https://doi.org/10.3886/ICPSR37848.v3.
  </t>
   </si>
   <si>
     <t>Nurse-Family Partnership (NFP)®</t>
   </si>
   <si>
     <t>WWHV094822</t>
@@ -225,54 +225,60 @@
   <si>
     <t>WWHV095269</t>
   </si>
   <si>
     <t>Michalopoulos, C., Faucetta, K., Hill, C. J., Portilla, X., Burrell, L., Lee, H., Duggan, A., &amp; Knox, V. (2019). Impacts on family outcomes of evidence-based early childhood home visiting: Results from the Mother and Infant Home Visiting Program Evaluation (OPRE Report 2019-07). [Study 3-NFP contrast]. U.S. Department of Health and Human Services, Administration for Children and Families, Office of Planning, Research, and Evaluation. https://www.acf.hhs.gov/sites/default/files/documents/opre/mihope_impac….</t>
   </si>
   <si>
     <t>WWHV090061</t>
   </si>
   <si>
     <t>Michalopoulos, C., Faucetta, K., Hill, C. J., Portilla, X., Burrell, L., Lee, H., Duggan, A., &amp; Knox, V. (2019). Impacts on family outcomes of evidence-based early childhood home visiting: Results from the Mother and Infant Home Visiting Program Evaluation (OPRE Report 2019-07). [Study 1-EHS contrast]. U.S. Department of Health and Human Services, Administration for Children and Families, Office of Planning, Research, and Evaluation. https://www.acf.hhs.gov/sites/default/files/documents/opre/mihope_impac….</t>
   </si>
   <si>
     <t>WWHV095270</t>
   </si>
   <si>
     <t>Michalopoulos, C., Faucetta, K., Hill, C. J., Portilla, X., Burrell, L., Lee, H., Duggan, A., &amp; Knox, V. (2019). Impacts on family outcomes of evidence-based early childhood home visiting: Results from the Mother and Infant Home Visiting Program Evaluation (OPRE Report 2019-07). [Study 4-PAT contrast]. U.S. Department of Health and Human Services, Administration for Children and Families, Office of Planning, Research, and Evaluation. https://www.acf.hhs.gov/sites/default/files/documents/opre/mihope_impac…</t>
   </si>
   <si>
     <t>WWHV058226</t>
   </si>
   <si>
     <t>Moilanen, K. L., Shaw, D. S., Dishion, T. J., Gardner, F., &amp; Wilson, M. (2010). Predictors of longitudinal growth in inhibitory control in early childhood. Social Development, 19(2), 326–347.</t>
   </si>
   <si>
+    <t>WWHV094871</t>
+  </si>
+  <si>
+    <t>Oxford, M. L., Hash, J.B., Lohr, M. J., Fleming, C. B., Dow-Smith, C., &amp; Spieker, S. J. (2023). What works for whom? Mother’s psychological distress as a moderator of the effectiveness of a home visiting intervention. Infant Mental Health Journal, 44(3), 301-318. https://doi.org/10.1002/imhj.22050</t>
+  </si>
+  <si>
     <t>WWHV089835</t>
   </si>
   <si>
-    <t>Oxford, M. L., Hash, J. B., Lohr, M. J., Bleil, M., Unützer, J., &amp; Spieker, S. J. (2020). Randomized trial of Promoting First Relationships® for new mothers who received community mental health services in pregnancy. Unpublished manuscript submitted to HomVEE.</t>
+    <t>Oxford, M. L., Hash, J. B., Lohr, M. J., Bleil, M. E., Fleming, C. B., Unützer, J., &amp; Spieker, S. J. (2021). Randomized trial of Promoting First Relationships for new mothers who received community mental health services in pregnancy. Developmental Psychology, 57(8), 1228. https://doi.org/10.1037/dev0001219</t>
   </si>
   <si>
     <t>WWHV069657</t>
   </si>
   <si>
     <t>Oxford, M. L., Spieker, S. J., Lohr, M. J., &amp; Fleming, C. B. (2016). Promoting First Relationships®: Randomized trial of a 10-week home visiting program with families referred to child protective services. Child Maltreatment, 21(4), 267–277.</t>
   </si>
   <si>
     <t>WWHV073828</t>
   </si>
   <si>
     <t>Pasalich, D. S., Fleming, C. B., Spieker, S. J. Lohr, M. J., &amp; Oxford, M. L. (2019). Does parents' own history of child abuse moderate the effectiveness of the Promoting First Relationships® intervention in child welfare? Child Maltreatment, 24(1), 56-65.</t>
   </si>
   <si>
     <t>WWHV014291</t>
   </si>
   <si>
     <t>Shaw, D. S., Connell, A., Dishion, T. J., Wilson, M. N., &amp; Gardner, F. (2009). Improvements in maternal depression as a mediator of intervention effects on early childhood problem behavior. Development and Psychopathology, 21, 417–439.</t>
   </si>
   <si>
     <t>WWHV058224</t>
   </si>
   <si>
     <t>Sitnick, S. L., Shaw, D. S., Gill, A., Dishion, T., Winter, C., Waller, R., Gardner, F., &amp; Wilson, M. (2015). Parenting and the family check-up: Changes in observed parent-child interaction following early childhood intervention. Journal of Clinical Child &amp; Adolescent Psychology, 44(6), 970–984.</t>
   </si>
@@ -618,61 +624,61 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E37"/>
+  <dimension ref="A1:E38"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="744.247" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="75.41" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="41.133" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
         <v>5</v>
       </c>
@@ -1140,169 +1146,186 @@
       </c>
       <c r="C29" t="s">
         <v>7</v>
       </c>
       <c r="D29" t="s">
         <v>8</v>
       </c>
       <c r="E29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" t="s">
         <v>70</v>
       </c>
       <c r="B30" t="s">
         <v>71</v>
       </c>
       <c r="C30" t="s">
         <v>38</v>
       </c>
       <c r="D30" t="s">
         <v>11</v>
       </c>
       <c r="E30">
-        <v>2</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" t="s">
         <v>72</v>
       </c>
       <c r="B31" t="s">
         <v>73</v>
       </c>
       <c r="C31" t="s">
         <v>38</v>
       </c>
       <c r="D31" t="s">
         <v>11</v>
       </c>
       <c r="E31">
         <v>2</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" t="s">
         <v>74</v>
       </c>
       <c r="B32" t="s">
         <v>75</v>
       </c>
       <c r="C32" t="s">
         <v>38</v>
       </c>
       <c r="D32" t="s">
         <v>11</v>
       </c>
       <c r="E32">
         <v>2</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" t="s">
         <v>76</v>
       </c>
       <c r="B33" t="s">
         <v>77</v>
       </c>
       <c r="C33" t="s">
-        <v>7</v>
+        <v>38</v>
       </c>
       <c r="D33" t="s">
         <v>11</v>
       </c>
       <c r="E33">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" t="s">
         <v>78</v>
       </c>
       <c r="B34" t="s">
         <v>79</v>
       </c>
       <c r="C34" t="s">
         <v>7</v>
       </c>
       <c r="D34" t="s">
         <v>11</v>
       </c>
       <c r="E34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" t="s">
         <v>80</v>
       </c>
       <c r="B35" t="s">
         <v>81</v>
       </c>
       <c r="C35" t="s">
         <v>7</v>
       </c>
       <c r="D35" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" t="s">
         <v>82</v>
       </c>
       <c r="B36" t="s">
         <v>83</v>
       </c>
       <c r="C36" t="s">
-        <v>38</v>
+        <v>7</v>
       </c>
       <c r="D36" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E36">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" t="s">
         <v>84</v>
       </c>
       <c r="B37" t="s">
         <v>85</v>
       </c>
       <c r="C37" t="s">
         <v>38</v>
       </c>
       <c r="D37" t="s">
         <v>11</v>
       </c>
       <c r="E37">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5">
+      <c r="A38" t="s">
+        <v>86</v>
+      </c>
+      <c r="B38" t="s">
+        <v>87</v>
+      </c>
+      <c r="C38" t="s">
+        <v>38</v>
+      </c>
+      <c r="D38" t="s">
+        <v>11</v>
+      </c>
+      <c r="E38">
         <v>2</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>