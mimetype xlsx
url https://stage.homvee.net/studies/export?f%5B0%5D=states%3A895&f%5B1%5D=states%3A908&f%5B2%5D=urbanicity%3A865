--- v0 (2025-10-27)
+++ v1 (2026-05-30)
@@ -192,54 +192,54 @@
   <si>
     <t>Michalopoulos, C., Faucetta, K., Hill, C. J., Portilla, X., Burrell, L., Lee, H., Duggan, A., &amp; Knox, V. (2019). Impacts on family outcomes of evidence-based early childhood home visiting: Results from the Mother and Infant Home Visiting Program Evaluation (OPRE Report 2019-07). [Study 3-NFP contrast]. U.S. Department of Health and Human Services, Administration for Children and Families, Office of Planning, Research, and Evaluation. https://www.acf.hhs.gov/sites/default/files/documents/opre/mihope_impac….</t>
   </si>
   <si>
     <t>WWHV090061</t>
   </si>
   <si>
     <t>Michalopoulos, C., Faucetta, K., Hill, C. J., Portilla, X., Burrell, L., Lee, H., Duggan, A., &amp; Knox, V. (2019). Impacts on family outcomes of evidence-based early childhood home visiting: Results from the Mother and Infant Home Visiting Program Evaluation (OPRE Report 2019-07). [Study 1-EHS contrast]. U.S. Department of Health and Human Services, Administration for Children and Families, Office of Planning, Research, and Evaluation. https://www.acf.hhs.gov/sites/default/files/documents/opre/mihope_impac….</t>
   </si>
   <si>
     <t>WWHV095270</t>
   </si>
   <si>
     <t>Michalopoulos, C., Faucetta, K., Hill, C. J., Portilla, X., Burrell, L., Lee, H., Duggan, A., &amp; Knox, V. (2019). Impacts on family outcomes of evidence-based early childhood home visiting: Results from the Mother and Infant Home Visiting Program Evaluation (OPRE Report 2019-07). [Study 4-PAT contrast]. U.S. Department of Health and Human Services, Administration for Children and Families, Office of Planning, Research, and Evaluation. https://www.acf.hhs.gov/sites/default/files/documents/opre/mihope_impac…</t>
   </si>
   <si>
     <t>WWHV058226</t>
   </si>
   <si>
     <t>Moilanen, K. L., Shaw, D. S., Dishion, T. J., Gardner, F., &amp; Wilson, M. (2010). Predictors of longitudinal growth in inhibitory control in early childhood. Social Development, 19(2), 326–347.</t>
   </si>
   <si>
     <t>WWHV089835</t>
   </si>
   <si>
-    <t>Oxford, M. L., Hash, J. B., Lohr, M. J., Bleil, M., Unützer, J., &amp; Spieker, S. J. (2020). Randomized trial of Promoting First Relationships® for new mothers who received community mental health services in pregnancy. Unpublished manuscript submitted to HomVEE.</t>
-[...2 lines deleted...]
-    <t>Promoting First Relationships®—Home Visiting Intervention Model</t>
+    <t>Oxford, M. L., Hash, J. B., Lohr, M. J., Bleil, M. E., Fleming, C. B., Unützer, J., &amp; Spieker, S. J. (2021). Randomized trial of Promoting First Relationships for new mothers who received community mental health services in pregnancy. Developmental Psychology, 57(8), 1228. https://doi.org/10.1037/dev0001219</t>
+  </si>
+  <si>
+    <t>Promoting First Relationships®</t>
   </si>
   <si>
     <t>WWHV014291</t>
   </si>
   <si>
     <t>Shaw, D. S., Connell, A., Dishion, T. J., Wilson, M. N., &amp; Gardner, F. (2009). Improvements in maternal depression as a mediator of intervention effects on early childhood problem behavior. Development and Psychopathology, 21, 417–439.</t>
   </si>
   <si>
     <t>WWHV058224</t>
   </si>
   <si>
     <t>Sitnick, S. L., Shaw, D. S., Gill, A., Dishion, T., Winter, C., Waller, R., Gardner, F., &amp; Wilson, M. (2015). Parenting and the family check-up: Changes in observed parent-child interaction following early childhood intervention. Journal of Clinical Child &amp; Adolescent Psychology, 44(6), 970–984.</t>
   </si>
   <si>
     <t>WWHV058188</t>
   </si>
   <si>
     <t>Smith, J. D., Dishion, T. J., Shaw, D. S., Wilson, M. N., Winter, C. C., &amp; Patterson, G. R. (2014). Coercive family process and early-onset conduct problems from age 2 to school entry. Development and Psychopathology, 26(4 Pt. 1), 917.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -571,51 +571,51 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E28"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="744.247" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="75.41" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="41.133" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
         <v>5</v>
       </c>