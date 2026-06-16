--- v0 (2025-10-04)
+++ v1 (2026-06-16)
@@ -221,52 +221,55 @@
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -533,483 +536,474 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A1" sqref="A1:E24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="744.247" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...2 lines deleted...]
-      <c r="C1" t="s">
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
-      <c r="A2" t="s">
+      <c r="A2" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="C2" t="s">
+      <c r="C2" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D2" t="s">
+      <c r="D2" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="E2">
+      <c r="E2" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:5">
-      <c r="A3" t="s">
+      <c r="A3" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B3" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="C3" t="s">
+      <c r="C3" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D3" t="s">
-[...2 lines deleted...]
-      <c r="E3">
+      <c r="D3" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E3" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:5">
-      <c r="A4" t="s">
+      <c r="A4" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B4" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="C4" t="s">
+      <c r="C4" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D4" t="s">
-[...2 lines deleted...]
-      <c r="E4">
+      <c r="D4" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E4" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:5">
-      <c r="A5" t="s">
+      <c r="A5" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="B5" t="s">
+      <c r="B5" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="C5" t="s">
-[...5 lines deleted...]
-      <c r="E5">
+      <c r="C5" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="D5" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E5" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:5">
-      <c r="A6" t="s">
+      <c r="A6" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="B6" t="s">
+      <c r="B6" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="C6" t="s">
-[...2 lines deleted...]
-      <c r="D6" t="s">
+      <c r="C6" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="D6" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="E6">
+      <c r="E6" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:5">
-      <c r="A7" t="s">
+      <c r="A7" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="B7" t="s">
+      <c r="B7" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="C7" t="s">
-[...5 lines deleted...]
-      <c r="E7">
+      <c r="C7" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="D7" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E7" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:5">
-      <c r="A8" t="s">
+      <c r="A8" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="B8" t="s">
+      <c r="B8" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="C8" t="s">
-[...5 lines deleted...]
-      <c r="E8">
+      <c r="C8" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="D8" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E8" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:5">
-      <c r="A9" t="s">
+      <c r="A9" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="B9" t="s">
+      <c r="B9" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="C9" t="s">
-[...5 lines deleted...]
-      <c r="E9">
+      <c r="C9" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="D9" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E9" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="10" spans="1:5">
-      <c r="A10" t="s">
+      <c r="A10" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="B10" t="s">
+      <c r="B10" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="C10" t="s">
-[...5 lines deleted...]
-      <c r="E10">
+      <c r="C10" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E10" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:5">
-      <c r="A11" t="s">
+      <c r="A11" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="B11" t="s">
+      <c r="B11" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="C11" t="s">
+      <c r="C11" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="D11" t="s">
-[...2 lines deleted...]
-      <c r="E11">
+      <c r="D11" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E11" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:5">
-      <c r="A12" t="s">
+      <c r="A12" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="B12" t="s">
+      <c r="B12" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="C12" t="s">
+      <c r="C12" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="D12" t="s">
-[...2 lines deleted...]
-      <c r="E12">
+      <c r="D12" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E12" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:5">
-      <c r="A13" t="s">
+      <c r="A13" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="B13" t="s">
+      <c r="B13" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="C13" t="s">
+      <c r="C13" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="D13" t="s">
-[...2 lines deleted...]
-      <c r="E13">
+      <c r="D13" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E13" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="14" spans="1:5">
-      <c r="A14" t="s">
+      <c r="A14" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="B14" t="s">
+      <c r="B14" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="C14" t="s">
-[...5 lines deleted...]
-      <c r="E14">
+      <c r="C14" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="D14" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E14" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="15" spans="1:5">
-      <c r="A15" t="s">
+      <c r="A15" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="B15" t="s">
+      <c r="B15" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="C15" t="s">
+      <c r="C15" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="D15" t="s">
-[...2 lines deleted...]
-      <c r="E15">
+      <c r="D15" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E15" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="16" spans="1:5">
-      <c r="A16" t="s">
+      <c r="A16" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="B16" t="s">
+      <c r="B16" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="C16" t="s">
+      <c r="C16" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="D16" t="s">
-[...2 lines deleted...]
-      <c r="E16">
+      <c r="D16" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E16" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="17" spans="1:5">
-      <c r="A17" t="s">
+      <c r="A17" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="B17" t="s">
+      <c r="B17" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="C17" t="s">
+      <c r="C17" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="D17" t="s">
-[...2 lines deleted...]
-      <c r="E17">
+      <c r="D17" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E17" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="18" spans="1:5">
-      <c r="A18" t="s">
+      <c r="A18" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="B18" t="s">
+      <c r="B18" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="C18" t="s">
-[...5 lines deleted...]
-      <c r="E18">
+      <c r="C18" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="D18" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E18" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="19" spans="1:5">
-      <c r="A19" t="s">
+      <c r="A19" s="1" t="s">
         <v>45</v>
       </c>
-      <c r="B19" t="s">
+      <c r="B19" s="1" t="s">
         <v>46</v>
       </c>
-      <c r="C19" t="s">
-[...5 lines deleted...]
-      <c r="E19">
+      <c r="C19" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="D19" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E19" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:5">
-      <c r="A20" t="s">
+      <c r="A20" s="1" t="s">
         <v>47</v>
       </c>
-      <c r="B20" t="s">
+      <c r="B20" s="1" t="s">
         <v>48</v>
       </c>
-      <c r="C20" t="s">
-[...5 lines deleted...]
-      <c r="E20">
+      <c r="C20" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="D20" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E20" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:5">
-      <c r="A21" t="s">
+      <c r="A21" s="1" t="s">
         <v>49</v>
       </c>
-      <c r="B21" t="s">
+      <c r="B21" s="1" t="s">
         <v>50</v>
       </c>
-      <c r="C21" t="s">
-[...5 lines deleted...]
-      <c r="E21">
+      <c r="C21" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="D21" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E21" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:5">
-      <c r="A22" t="s">
+      <c r="A22" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="B22" t="s">
+      <c r="B22" s="1" t="s">
         <v>52</v>
       </c>
-      <c r="C22" t="s">
-[...2 lines deleted...]
-      <c r="D22" t="s">
+      <c r="C22" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="D22" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="E22">
+      <c r="E22" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:5">
-      <c r="A23" t="s">
+      <c r="A23" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="B23" t="s">
+      <c r="B23" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="C23" t="s">
-[...2 lines deleted...]
-      <c r="D23" t="s">
+      <c r="C23" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="D23" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="E23">
+      <c r="E23" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:5">
-      <c r="A24" t="s">
+      <c r="A24" s="1" t="s">
         <v>55</v>
       </c>
-      <c r="B24" t="s">
+      <c r="B24" s="1" t="s">
         <v>56</v>
       </c>
-      <c r="C24" t="s">
+      <c r="C24" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D24" t="s">
+      <c r="D24" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="E24">
+      <c r="E24" s="1">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Research Manuscript Database</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>