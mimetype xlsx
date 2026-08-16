--- v1 (2026-06-16)
+++ v2 (2026-08-16)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Research Manuscript Database" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="60">
   <si>
     <t>Study ID</t>
   </si>
   <si>
     <t>Citation</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Rating</t>
   </si>
   <si>
     <t>Standards Version</t>
   </si>
   <si>
     <t>WWHV040826</t>
   </si>
   <si>
     <t>Barlow, A., Mullany, B., Neault, N., Billy, T., Hastings, R., Lorenzo, S., ... Walkup, J. T. (2014). A randomized controlled trial of a paraprofessional-delivered, home-visiting intervention: Three-year outcomes for American Indian teen mothers and their children. Manuscript under review.</t>
   </si>
   <si>
     <t>Family Spirit®</t>
   </si>
   <si>
@@ -108,50 +108,59 @@
     <t>WWHV081753</t>
   </si>
   <si>
     <t>Kitzman, H., Olds, D. L., Knudtson, M. D., Cole, R., Anson, E., Smith, J. A., Fishbein, D., DiClemente, R., Wingood, G., Caliendo, A. M., Hopfer, C., Miller, T., &amp; Conti, G. (2019). Prenatal and/or infancy nurse home visiting and 18-year outcomes of a randomized trial. Pediatrics, 144(6). https://doi.org/10.1542/peds.2018-3876</t>
   </si>
   <si>
     <t>WWHV004636</t>
   </si>
   <si>
     <t>Kitzman, H., Olds, D. L., Sidora, K., Henderson, C. R., Hanks, C., Cole, R., et al. (2000). Enduring effects of nurse home visitation on maternal life course: A 3-year follow-up of a randomized trial. JAMA: The Journal of the American Medical Association, 283(15), 1983–1989.</t>
   </si>
   <si>
     <t>WWHV027975</t>
   </si>
   <si>
     <t>LeCroy, C. W., &amp; Krysik,  J. (2011). Randomized trial of the Healthy Families Arizona home visiting  program. Children and Youth Services Review, 33(10), 1761–1766.</t>
   </si>
   <si>
     <t>Healthy Families America (HFA)®</t>
   </si>
   <si>
     <t>WWHV065647</t>
   </si>
   <si>
     <t>LeCroy, C. W., &amp; Lopez, D. (2020). A randomized controlled trial of healthy families: 6-month and 1-year follow-up. Prevention science, 21(1), 25-35. https://doi:10.1007/s11121-018-0931-4</t>
+  </si>
+  <si>
+    <t>WWHV095820</t>
+  </si>
+  <si>
+    <t>LeCroy, C. W., Nisbet, K. M., &amp; Schmidt, M. C. (2024). Randomized controlled trial of the parents as teacher home visiting program: Outcomes of the intervention on families at six month follow-up. Children and Youth Services Review. 165, 107875. https://doi.org/10.1016/j.childyouth.2024.107875</t>
+  </si>
+  <si>
+    <t>Parents as Teachers (PAT)®</t>
   </si>
   <si>
     <t>WWHV095274</t>
   </si>
   <si>
     <t>Lee, H., Crowne S., Estarziau M., Kranker K., Michalopoulos C., Warren A., Mijanovich T., Filene J. H., Duggan A., and Knox V. (2019). The Effects of Home Visiting on Prenatal Health, Birth Outcomes, and Health Care Use in the First Year of Life, Final Implementation and Impact Findings from the Mother and Infant Home Visiting Program Evaluation-Strong Start (OPRE Report, 2019-08). [Study 2-HFA contrast]. Washington, DC, Office of Planning, Research and Evaluation, Administration for Children and Families, U.S. Department of Health and Human Services. https://www.acf.hhs.gov/sites/default/files/documents/opre/mihope_stron…</t>
   </si>
   <si>
     <t>WWHV094825</t>
   </si>
   <si>
     <t>Lee, H., Crowne S., Estarziau M., Kranker K., Michalopoulos C., Warren A., Mijanovich T., Filene J. H., Duggan A., and Knox V. (2019). The Effects of Home Visiting on Prenatal Health, Birth Outcomes, and Health Care Use in the First Year of Life, Final Implementation and Impact Findings from the Mother and Infant Home Visiting Program Evaluation-Strong Start (OPRE Report, 2019-08). [Study 3-NFP contrast]. Washington, DC, Office of Planning, Research and Evaluation, Administration for Children and Families, U.S. Department of Health and Human Services. https://www.acf.hhs.gov/sites/default/files/documents/opre/mihope_stron…</t>
   </si>
   <si>
     <t>WWHV058025</t>
   </si>
   <si>
     <t>Lutenbacher, M., Dietrich, M. S., &amp; Elkins, T. (2016). Evaluation of the Maternal Infant Health Outreach Worker (MIHOW) program model in a sample of Hispanic women: A collaborative project between Catholic Charities and Vanderbilt University School of Nursing. Report submitted to the Home Visiting Evidence of Effectiveness (HomVEE) Review.</t>
   </si>
   <si>
     <t>Maternal Infant Health Outreach Worker (MIHOW)®</t>
   </si>
   <si>
     <t>WWHV065542</t>
   </si>
@@ -533,54 +542,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E24"/>
+  <dimension ref="A1:E25"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:E24"/>
+      <selection activeCell="A1" sqref="A1:E25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="744.247" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
@@ -760,243 +769,260 @@
     <row r="12" spans="1:5">
       <c r="A12" s="1" t="s">
         <v>30</v>
       </c>
       <c r="B12" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>29</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E12" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B13" s="1" t="s">
         <v>33</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E13" s="1">
-        <v>2.2</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" s="1" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B14" s="1" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E14" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="1" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>38</v>
+        <v>16</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E15" s="1">
-        <v>2.1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="1" t="s">
         <v>39</v>
       </c>
       <c r="B16" s="1" t="s">
         <v>40</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E16" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="B17" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="C17" s="1" t="s">
         <v>41</v>
-      </c>
-[...4 lines deleted...]
-        <v>38</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E17" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="1" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B18" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>16</v>
+        <v>41</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E18" s="1">
-        <v>2.2</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="1" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B19" s="1" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>16</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E19" s="1">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="1" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B20" s="1" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>16</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E20" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="1" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B21" s="1" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>16</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E21" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="1" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B22" s="1" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>16</v>
       </c>
       <c r="D22" s="1" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E22" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="1" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B23" s="1" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>16</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E23" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="1" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B24" s="1" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>7</v>
+        <v>16</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E24" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5">
+      <c r="A25" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="B25" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="C25" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D25" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E25" s="1">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>