--- v0 (2025-11-01)
+++ v1 (2026-07-17)
@@ -12,179 +12,161 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Research Manuscript Database" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="47">
   <si>
     <t>Study ID</t>
   </si>
   <si>
     <t>Citation</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Rating</t>
   </si>
   <si>
     <t>Standards Version</t>
   </si>
   <si>
     <t>WWHV038491</t>
   </si>
   <si>
     <t>Brennan, L. M., Shelleby, E. C., Shaw, D. S., Gardner, F., Dishion, T. J., &amp; Wilson, M. (2013). Indirect effects of the family check-Up on school-age academic achievement through improvements in parenting in early childhood. Journal of Educational Psychology, 105(3), 762.</t>
   </si>
   <si>
-    <t>Family Check-Up® For Children</t>
-[...4 lines deleted...]
-  <si>
     <t>WWHV050820</t>
   </si>
   <si>
     <t>Chang, H., Shaw, D. S., Dishion, T. J., Gardner, F., &amp; Wilson, M. N. (2015). Proactive parenting and children's effortful control: Mediating role of language and indirect intervention effects. Social Development, 24(1), 206-223.</t>
   </si>
   <si>
-    <t>High</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV058622</t>
   </si>
   <si>
     <t>Chang, H., Shaw, D. S., Shelleby, E. C., Dishion, T. J., &amp; Wilson, M. N. (2016). The long-term effectiveness of the family check-up on peer preference: Parent-child interaction and child effortful control as sequential mediators. Journal of Abnormal Child Psychology. Advance online publication.</t>
   </si>
   <si>
     <t>WWHV014293</t>
   </si>
   <si>
     <t>Connell, A., Bullock, B. M., Dishion, T. J., Shaw, D., Wilson, M., &amp; Gardner, F. (2008). Family intervention effects on co-occurring early childhood behavioral and emotional problems: A latent transition analysis approach. Journal of Abnormal Child Psychology, 36(8), 1211-1225.</t>
   </si>
   <si>
     <t>WWHV047173</t>
   </si>
   <si>
     <t>Dishion, T. J., Mun, C. J., Drake, E. C., Tein, J. Y., Shaw, D. S., &amp; Wilson, M. (2015). A transactional approach to preventing early childhood neglect: The family check-up as a public health strategy. Development and Psychopathology, 27(4 Pt. 2), 1647.</t>
   </si>
   <si>
     <t>WWHV014296</t>
   </si>
   <si>
     <t>Dishion, T. J., Shaw, D., Connell, A., Gardner, F., Weaver, C., &amp; Wilson, M. (2008). The family check-up with high-risk indigent families: Preventing problem behavior by increasing parents’ positive behavior support in early childhood. Child Development, 79(5), 1395–1414.</t>
   </si>
   <si>
     <t>WWHV039021</t>
   </si>
   <si>
     <t>Dodge, K. A., Goodman, W. B., Murphy, R. A., O'Donnell, K., &amp; Sato, J. (2013). Randomized controlled trial of universal postnatal nurse home visiting: Impact on emergency care. Pediatrics, 132(S2), S140-S146.</t>
   </si>
   <si>
-    <t>Family Connects</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV040830</t>
   </si>
   <si>
     <t>Dodge, K. A., Goodman, W. B., Murphy, R. A., O’Donnell, K., Sato, J., &amp; Guptill, S. (2014). Implementation and randomized controlled trial evaluation of universal postnatal nurse home visiting. American Journal of Public Health, 104(S1), S136–S143.</t>
   </si>
   <si>
     <t>WWHV014292</t>
   </si>
   <si>
     <t>Gardner, F., Connell, A., Trentacosta, C. J., Shaw, D. S., Dishion, T. J., &amp; Wilson, M. N. (2009). Moderators of outcome in a brief family-centered intervention for preventing early problem behavior. Journal of Consulting and Clinical Psychology, 77(3), 543–553.</t>
   </si>
   <si>
     <t>WWHV087591</t>
   </si>
   <si>
     <t>Goodman, W. B., Dodge, K. A., Bai, Y., O’Donnell, K. J., &amp; Murphy, R. A. (2019). Randomized controlled trial of Family Connects: Effects on child emergency medical care from birth to 24 months. Development and Psychopathology, 31(5), 1863–1872.</t>
   </si>
   <si>
     <t>WWHV061793</t>
   </si>
   <si>
     <t>Green, B. L., Sanders, M. B., &amp; Tarte, J. (2017). Using administrative data to evaluate the effectiveness of the Healthy Families Oregon home visiting program: 2–year impacts on child maltreatment &amp; service utilization. Children and Youth Services Review, 75, 77–86.</t>
   </si>
   <si>
-    <t>Healthy Families America (HFA)®</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV080111</t>
   </si>
   <si>
     <t>Green, B., Sanders, M. B., &amp; Tarte, J. M. (2018). Effects of home visiting program implementation on preventive health care access and utilization: Results from a randomized trial of Healthy Families Oregon. Advance online publication. Prevention Science. https://doi.org/10.1007/s11121-018-0964-8</t>
   </si>
   <si>
     <t>WWHV043933</t>
   </si>
   <si>
     <t>Green, B. L., Tarte, J. M., Harrison, P. M., Nygren, M., &amp; Sanders, M. B. (2014). Results from a randomized trial of the Healthy Families Oregon accredited statewide program: Early program impacts on parenting. Children and Youth Services Review, 44, 288-298.</t>
   </si>
   <si>
     <t>WWHV058190</t>
   </si>
   <si>
     <t>Hyde, L. W., Shaw, D. S., Gardner, F., Cheong, J., Dishion, T. J., &amp; Wilson, M. (2013). Dimensions of callousness in early childhood: Links to problem behavior and family intervention effectiveness. Development and Psychopathology, 25(2), 347–363.</t>
   </si>
   <si>
     <t>WWHV095274</t>
   </si>
   <si>
     <t>Lee, H., Crowne S., Estarziau M., Kranker K., Michalopoulos C., Warren A., Mijanovich T., Filene J. H., Duggan A., and Knox V. (2019). The Effects of Home Visiting on Prenatal Health, Birth Outcomes, and Health Care Use in the First Year of Life, Final Implementation and Impact Findings from the Mother and Infant Home Visiting Program Evaluation-Strong Start (OPRE Report, 2019-08). [Study 2-HFA contrast]. Washington, DC, Office of Planning, Research and Evaluation, Administration for Children and Families, U.S. Department of Health and Human Services. https://www.acf.hhs.gov/sites/default/files/documents/opre/mihope_stron…</t>
   </si>
   <si>
     <t>WWHV094825</t>
   </si>
   <si>
     <t>Lee, H., Crowne S., Estarziau M., Kranker K., Michalopoulos C., Warren A., Mijanovich T., Filene J. H., Duggan A., and Knox V. (2019). The Effects of Home Visiting on Prenatal Health, Birth Outcomes, and Health Care Use in the First Year of Life, Final Implementation and Impact Findings from the Mother and Infant Home Visiting Program Evaluation-Strong Start (OPRE Report, 2019-08). [Study 3-NFP contrast]. Washington, DC, Office of Planning, Research and Evaluation, Administration for Children and Families, U.S. Department of Health and Human Services. https://www.acf.hhs.gov/sites/default/files/documents/opre/mihope_stron…</t>
-  </si>
-[...1 lines deleted...]
-    <t>Nurse-Family Partnership (NFP)®</t>
   </si>
   <si>
     <t>WWHV014289</t>
   </si>
   <si>
     <t>Lunkenheimer, E. S., Dishion, T. J., Shaw, D. S., Connell, A. M., Gardner, F., Wilson, M. N., &amp; Skuban, E. M. (2008). Collateral benefits of the family check-up on early childhood school readiness: Indirect effects of parents’ positive behavior support. Developmental Psychology, 44(6), 1737–1752.</t>
   </si>
   <si>
     <t>WWHV058226</t>
   </si>
   <si>
     <t>Moilanen, K. L., Shaw, D. S., Dishion, T. J., Gardner, F., &amp; Wilson, M. (2010). Predictors of longitudinal growth in inhibitory control in early childhood. Social Development, 19(2), 326–347.</t>
   </si>
   <si>
     <t>WWHV014291</t>
   </si>
   <si>
     <t>Shaw, D. S., Connell, A., Dishion, T. J., Wilson, M. N., &amp; Gardner, F. (2009). Improvements in maternal depression as a mediator of intervention effects on early childhood problem behavior. Development and Psychopathology, 21, 417–439.</t>
   </si>
   <si>
     <t>WWHV058224</t>
   </si>
   <si>
     <t>Sitnick, S. L., Shaw, D. S., Gill, A., Dishion, T., Winter, C., Waller, R., Gardner, F., &amp; Wilson, M. (2015). Parenting and the family check-up: Changes in observed parent-child interaction following early childhood intervention. Journal of Clinical Child &amp; Adolescent Psychology, 44(6), 970–984.</t>
   </si>
@@ -209,52 +191,55 @@
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -521,449 +506,356 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E22"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A1" sqref="A1:E22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="744.247" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="37.705" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...2 lines deleted...]
-      <c r="C1" t="s">
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
-      <c r="A2" t="s">
+      <c r="A2" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="C2" t="s">
+      <c r="C2" s="1"/>
+      <c r="D2" s="1"/>
+      <c r="E2" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D2" t="s">
+      <c r="B3" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="E2">
-[...4 lines deleted...]
-      <c r="A3" t="s">
+      <c r="C3" s="1"/>
+      <c r="D3" s="1"/>
+      <c r="E3" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B4" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="C3" t="s">
-[...2 lines deleted...]
-      <c r="D3" t="s">
+      <c r="C4" s="1"/>
+      <c r="D4" s="1"/>
+      <c r="E4" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="E3">
-[...4 lines deleted...]
-      <c r="A4" t="s">
+      <c r="B5" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="B4" t="s">
+      <c r="C5" s="1"/>
+      <c r="D5" s="1"/>
+      <c r="E5" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="C4" t="s">
-[...10 lines deleted...]
-      <c r="A5" t="s">
+      <c r="B6" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="B5" t="s">
+      <c r="C6" s="1"/>
+      <c r="D6" s="1"/>
+      <c r="E6" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5">
+      <c r="A7" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="C5" t="s">
-[...10 lines deleted...]
-      <c r="A6" t="s">
+      <c r="B7" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="B6" t="s">
+      <c r="C7" s="1"/>
+      <c r="D7" s="1"/>
+      <c r="E7" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="A8" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="C6" t="s">
-[...10 lines deleted...]
-      <c r="A7" t="s">
+      <c r="B8" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="B7" t="s">
+      <c r="C8" s="1"/>
+      <c r="D8" s="1"/>
+      <c r="E8" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="A9" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="C7" t="s">
-[...10 lines deleted...]
-      <c r="A8" t="s">
+      <c r="B9" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="B8" t="s">
+      <c r="C9" s="1"/>
+      <c r="D9" s="1"/>
+      <c r="E9" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5">
+      <c r="A10" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="C8" t="s">
+      <c r="B10" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="D8" t="s">
-[...7 lines deleted...]
-      <c r="A9" t="s">
+      <c r="C10" s="1"/>
+      <c r="D10" s="1"/>
+      <c r="E10" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5">
+      <c r="A11" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="B9" t="s">
+      <c r="B11" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="C9" t="s">
-[...10 lines deleted...]
-      <c r="A10" t="s">
+      <c r="C11" s="1"/>
+      <c r="D11" s="1"/>
+      <c r="E11" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5">
+      <c r="A12" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="B10" t="s">
+      <c r="B12" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="C10" t="s">
-[...10 lines deleted...]
-      <c r="A11" t="s">
+      <c r="C12" s="1"/>
+      <c r="D12" s="1"/>
+      <c r="E12" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5">
+      <c r="A13" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="B11" t="s">
+      <c r="B13" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="C11" t="s">
-[...10 lines deleted...]
-      <c r="A12" t="s">
+      <c r="C13" s="1"/>
+      <c r="D13" s="1"/>
+      <c r="E13" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5">
+      <c r="A14" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="B12" t="s">
+      <c r="B14" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="C12" t="s">
+      <c r="C14" s="1"/>
+      <c r="D14" s="1"/>
+      <c r="E14" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5">
+      <c r="A15" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="D12" t="s">
-[...7 lines deleted...]
-      <c r="A13" t="s">
+      <c r="B15" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="B13" t="s">
+      <c r="C15" s="1"/>
+      <c r="D15" s="1"/>
+      <c r="E15" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5">
+      <c r="A16" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="C13" t="s">
-[...10 lines deleted...]
-      <c r="A14" t="s">
+      <c r="B16" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="B14" t="s">
+      <c r="C16" s="1"/>
+      <c r="D16" s="1"/>
+      <c r="E16" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5">
+      <c r="A17" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="C14" t="s">
-[...10 lines deleted...]
-      <c r="A15" t="s">
+      <c r="B17" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="B15" t="s">
+      <c r="C17" s="1"/>
+      <c r="D17" s="1"/>
+      <c r="E17" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5">
+      <c r="A18" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="C15" t="s">
-[...10 lines deleted...]
-      <c r="A16" t="s">
+      <c r="B18" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="B16" t="s">
+      <c r="C18" s="1"/>
+      <c r="D18" s="1"/>
+      <c r="E18" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5">
+      <c r="A19" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="C16" t="s">
-[...10 lines deleted...]
-      <c r="A17" t="s">
+      <c r="B19" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="B17" t="s">
+      <c r="C19" s="1"/>
+      <c r="D19" s="1"/>
+      <c r="E19" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5">
+      <c r="A20" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="C17" t="s">
+      <c r="B20" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="D17" t="s">
-[...7 lines deleted...]
-      <c r="A18" t="s">
+      <c r="C20" s="1"/>
+      <c r="D20" s="1"/>
+      <c r="E20" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5">
+      <c r="A21" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="B18" t="s">
+      <c r="B21" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="C18" t="s">
-[...10 lines deleted...]
-      <c r="A19" t="s">
+      <c r="C21" s="1"/>
+      <c r="D21" s="1"/>
+      <c r="E21" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5">
+      <c r="A22" s="1" t="s">
         <v>45</v>
       </c>
-      <c r="B19" t="s">
+      <c r="B22" s="1" t="s">
         <v>46</v>
       </c>
-      <c r="C19" t="s">
-[...56 lines deleted...]
-      <c r="E22">
+      <c r="C22" s="1"/>
+      <c r="D22" s="1"/>
+      <c r="E22" s="1">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Research Manuscript Database</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>