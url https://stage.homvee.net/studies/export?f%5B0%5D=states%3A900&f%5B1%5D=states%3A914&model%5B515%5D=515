--- v0 (2025-10-05)
+++ v1 (2026-07-24)
@@ -12,159 +12,159 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Research Manuscript Database" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="23">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="22">
   <si>
     <t>Study ID</t>
   </si>
   <si>
     <t>Citation</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Rating</t>
   </si>
   <si>
     <t>Standards Version</t>
   </si>
   <si>
     <t>WWHV039021</t>
   </si>
   <si>
     <t>Dodge, K. A., Goodman, W. B., Murphy, R. A., O'Donnell, K., &amp; Sato, J. (2013). Randomized controlled trial of universal postnatal nurse home visiting: Impact on emergency care. Pediatrics, 132(S2), S140-S146.</t>
   </si>
   <si>
-    <t>Family Connects</t>
+    <t>WWHV040830</t>
+  </si>
+  <si>
+    <t>Dodge, K. A., Goodman, W. B., Murphy, R. A., O’Donnell, K., Sato, J., &amp; Guptill, S. (2014). Implementation and randomized controlled trial evaluation of universal postnatal nurse home visiting. American Journal of Public Health, 104(S1), S136–S143.</t>
+  </si>
+  <si>
+    <t>WWHV087591</t>
+  </si>
+  <si>
+    <t>Goodman, W. B., Dodge, K. A., Bai, Y., O’Donnell, K. J., &amp; Murphy, R. A. (2019). Randomized controlled trial of Family Connects: Effects on child emergency medical care from birth to 24 months. Development and Psychopathology, 31(5), 1863–1872.</t>
+  </si>
+  <si>
+    <t>WWHV095274</t>
+  </si>
+  <si>
+    <t>Lee, H., Crowne S., Estarziau M., Kranker K., Michalopoulos C., Warren A., Mijanovich T., Filene J. H., Duggan A., and Knox V. (2019). The Effects of Home Visiting on Prenatal Health, Birth Outcomes, and Health Care Use in the First Year of Life, Final Implementation and Impact Findings from the Mother and Infant Home Visiting Program Evaluation-Strong Start (OPRE Report, 2019-08). [Study 2-HFA contrast]. Washington, DC, Office of Planning, Research and Evaluation, Administration for Children and Families, U.S. Department of Health and Human Services. https://www.acf.hhs.gov/sites/default/files/documents/opre/mihope_stron…</t>
+  </si>
+  <si>
+    <t>WWHV094825</t>
+  </si>
+  <si>
+    <t>Lee, H., Crowne S., Estarziau M., Kranker K., Michalopoulos C., Warren A., Mijanovich T., Filene J. H., Duggan A., and Knox V. (2019). The Effects of Home Visiting on Prenatal Health, Birth Outcomes, and Health Care Use in the First Year of Life, Final Implementation and Impact Findings from the Mother and Infant Home Visiting Program Evaluation-Strong Start (OPRE Report, 2019-08). [Study 3-NFP contrast]. Washington, DC, Office of Planning, Research and Evaluation, Administration for Children and Families, U.S. Department of Health and Human Services. https://www.acf.hhs.gov/sites/default/files/documents/opre/mihope_stron…</t>
+  </si>
+  <si>
+    <t>WWHV092234</t>
+  </si>
+  <si>
+    <t>Rosenstock, S., Ingalls, A., Cuddy, R. F., Neault, N., Littlepage, S., Cohoe, L., Nelson, L., Shephard-Yazzie, K., Yazzie, S., Alikhani, A., Reid, R., Kenney, A., &amp; Barlow, A. (2021). Effect of a home-visiting intervention to reduce early childhood obesity among Native American children: A randomized clinical trial. JAMA Pediatrics, 175(2), 133–142. https://doi.org10.1001/jamapediatrics.2020.3557</t>
+  </si>
+  <si>
+    <t>Family Spirit®</t>
+  </si>
+  <si>
+    <t>High</t>
+  </si>
+  <si>
+    <t>WWHV004065</t>
+  </si>
+  <si>
+    <t>Walkup, J. T., Barlow, A., Mullany, B. C., Pan, W., Goklish, N., Hasting, R., Cowboy, B., Fields, P., Baker, E. V., Speakman, K., Ginsburg, G., Reid, R. (2009). Randomized controlled trial of a paraprofessional-delivered in-home intervention for young reservation-based American Indian mothers. Journal of the American Academy of Child &amp; Adolescent Psychiatry, 48(6), 591-601.</t>
   </si>
   <si>
     <t>Moderate</t>
-  </si>
-[...40 lines deleted...]
-    <t>Family Spirit®</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -428,197 +428,185 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E7"/>
+  <dimension ref="A1:E8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A1" sqref="A1:E8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="744.247" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="37.705" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
+      <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
-      <c r="A2" t="s">
+      <c r="A2" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="C2" t="s">
+      <c r="C2" s="1"/>
+      <c r="D2" s="1"/>
+      <c r="E2" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D2" t="s">
+      <c r="B3" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="E2">
+      <c r="C3" s="1"/>
+      <c r="D3" s="1"/>
+      <c r="E3" s="1">
         <v>1</v>
       </c>
     </row>
-    <row r="3" spans="1:5">
-      <c r="A3" t="s">
+    <row r="4" spans="1:5">
+      <c r="A4" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B4" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="C3" t="s">
-[...10 lines deleted...]
-      <c r="A4" t="s">
+      <c r="C4" s="1"/>
+      <c r="D4" s="1"/>
+      <c r="E4" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B5" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="C4" t="s">
-[...2 lines deleted...]
-      <c r="D4" t="s">
+      <c r="C5" s="1"/>
+      <c r="D5" s="1"/>
+      <c r="E5" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="E4">
-[...4 lines deleted...]
-      <c r="A5" t="s">
+      <c r="B6" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="B5" t="s">
+      <c r="C6" s="1"/>
+      <c r="D6" s="1"/>
+      <c r="E6" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5">
+      <c r="A7" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="C5" t="s">
+      <c r="B7" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="D5" t="s">
-[...7 lines deleted...]
-      <c r="A6" t="s">
+      <c r="C7" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="B6" t="s">
+      <c r="D7" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="C6" t="s">
+      <c r="E7" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="A8" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="D6" t="s">
-[...7 lines deleted...]
-      <c r="A7" t="s">
+      <c r="B8" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="B7" t="s">
+      <c r="C8" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="D8" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="C7" t="s">
-[...5 lines deleted...]
-      <c r="E7">
+      <c r="E8" s="1">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Research Manuscript Database</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>