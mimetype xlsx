--- v1 (2026-07-24)
+++ v2 (2026-09-15)
@@ -12,116 +12,125 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Research Manuscript Database" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="22">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="25">
   <si>
     <t>Study ID</t>
   </si>
   <si>
     <t>Citation</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Rating</t>
   </si>
   <si>
     <t>Standards Version</t>
   </si>
   <si>
     <t>WWHV039021</t>
   </si>
   <si>
     <t>Dodge, K. A., Goodman, W. B., Murphy, R. A., O'Donnell, K., &amp; Sato, J. (2013). Randomized controlled trial of universal postnatal nurse home visiting: Impact on emergency care. Pediatrics, 132(S2), S140-S146.</t>
   </si>
   <si>
+    <t>Family Connects</t>
+  </si>
+  <si>
+    <t>Moderate</t>
+  </si>
+  <si>
     <t>WWHV040830</t>
   </si>
   <si>
     <t>Dodge, K. A., Goodman, W. B., Murphy, R. A., O’Donnell, K., Sato, J., &amp; Guptill, S. (2014). Implementation and randomized controlled trial evaluation of universal postnatal nurse home visiting. American Journal of Public Health, 104(S1), S136–S143.</t>
   </si>
   <si>
     <t>WWHV087591</t>
   </si>
   <si>
     <t>Goodman, W. B., Dodge, K. A., Bai, Y., O’Donnell, K. J., &amp; Murphy, R. A. (2019). Randomized controlled trial of Family Connects: Effects on child emergency medical care from birth to 24 months. Development and Psychopathology, 31(5), 1863–1872.</t>
   </si>
   <si>
+    <t>High</t>
+  </si>
+  <si>
     <t>WWHV095274</t>
   </si>
   <si>
     <t>Lee, H., Crowne S., Estarziau M., Kranker K., Michalopoulos C., Warren A., Mijanovich T., Filene J. H., Duggan A., and Knox V. (2019). The Effects of Home Visiting on Prenatal Health, Birth Outcomes, and Health Care Use in the First Year of Life, Final Implementation and Impact Findings from the Mother and Infant Home Visiting Program Evaluation-Strong Start (OPRE Report, 2019-08). [Study 2-HFA contrast]. Washington, DC, Office of Planning, Research and Evaluation, Administration for Children and Families, U.S. Department of Health and Human Services. https://www.acf.hhs.gov/sites/default/files/documents/opre/mihope_stron…</t>
   </si>
   <si>
+    <t>Healthy Families America (HFA)®</t>
+  </si>
+  <si>
     <t>WWHV094825</t>
   </si>
   <si>
     <t>Lee, H., Crowne S., Estarziau M., Kranker K., Michalopoulos C., Warren A., Mijanovich T., Filene J. H., Duggan A., and Knox V. (2019). The Effects of Home Visiting on Prenatal Health, Birth Outcomes, and Health Care Use in the First Year of Life, Final Implementation and Impact Findings from the Mother and Infant Home Visiting Program Evaluation-Strong Start (OPRE Report, 2019-08). [Study 3-NFP contrast]. Washington, DC, Office of Planning, Research and Evaluation, Administration for Children and Families, U.S. Department of Health and Human Services. https://www.acf.hhs.gov/sites/default/files/documents/opre/mihope_stron…</t>
   </si>
   <si>
+    <t>Nurse-Family Partnership (NFP)®</t>
+  </si>
+  <si>
     <t>WWHV092234</t>
   </si>
   <si>
     <t>Rosenstock, S., Ingalls, A., Cuddy, R. F., Neault, N., Littlepage, S., Cohoe, L., Nelson, L., Shephard-Yazzie, K., Yazzie, S., Alikhani, A., Reid, R., Kenney, A., &amp; Barlow, A. (2021). Effect of a home-visiting intervention to reduce early childhood obesity among Native American children: A randomized clinical trial. JAMA Pediatrics, 175(2), 133–142. https://doi.org10.1001/jamapediatrics.2020.3557</t>
   </si>
   <si>
     <t>Family Spirit®</t>
   </si>
   <si>
-    <t>High</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV004065</t>
   </si>
   <si>
     <t>Walkup, J. T., Barlow, A., Mullany, B. C., Pan, W., Goklish, N., Hasting, R., Cowboy, B., Fields, P., Baker, E. V., Speakman, K., Ginsburg, G., Reid, R. (2009). Randomized controlled trial of a paraprofessional-delivered in-home intervention for young reservation-based American Indian mothers. Journal of the American Academy of Child &amp; Adolescent Psychiatry, 48(6), 591-601.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Moderate</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -438,166 +447,186 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:E8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="744.247" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="37.705" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="1" t="s">
         <v>5</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="C2" s="1"/>
-      <c r="D2" s="1"/>
+      <c r="C2" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D2" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E2" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B3" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="C3" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="B3" s="1" t="s">
+      <c r="D3" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="C3" s="1"/>
-      <c r="D3" s="1"/>
       <c r="E3" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="1" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="B4" s="1" t="s">
-        <v>10</v>
-[...2 lines deleted...]
-      <c r="D4" s="1"/>
+        <v>12</v>
+      </c>
+      <c r="C4" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D4" s="1" t="s">
+        <v>13</v>
+      </c>
       <c r="E4" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="1" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="B5" s="1" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-      <c r="D5" s="1"/>
+        <v>15</v>
+      </c>
+      <c r="C5" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="D5" s="1" t="s">
+        <v>13</v>
+      </c>
       <c r="E5" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="B6" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="C6" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D6" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="B6" s="1" t="s">
-[...3 lines deleted...]
-      <c r="D6" s="1"/>
       <c r="E6" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="1" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="C7" s="1" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="D7" s="1" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="E7" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="1" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="B8" s="1" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="D8" s="1" t="s">
-        <v>21</v>
+        <v>8</v>
       </c>
       <c r="E8" s="1">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>