--- v0 (2026-05-22)
+++ v1 (2026-07-17)
@@ -12,683 +12,599 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Research Manuscript Database" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="389">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="351">
   <si>
     <t>Study ID</t>
   </si>
   <si>
     <t>Citation</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Rating</t>
   </si>
   <si>
     <t>Standards Version</t>
   </si>
   <si>
     <t>WWHV084270</t>
   </si>
   <si>
     <t>Adams, E. L., Marini, M. E., Brick, T. R., Paul, I. M., Birch, L. L., &amp; Savage, J. S. (2019). Ecological momentary assessment of using food to soothe during infancy in the INSIGHT trial. International Journal of Behavioral Nutrition and Physical Activity, 16(1), 1-11. https://doi.org/10.1186/s12966-019-0837-y</t>
   </si>
   <si>
-    <t>Intervention Nurses Start Infants Growing on Healthy Trajectories (INSIGHT)</t>
+    <t>WWHV003393</t>
+  </si>
+  <si>
+    <t>Anderson, A. K., Damio, G., Young, S., Chapman, D. J., &amp; Perez-Escamilla, R. (2005). A randomized trial assessing the efficacy of peer counseling on exclusive breastfeeding in a predominantly Latina low-income community. Archives of Pediatrics &amp; Adolescent Medicine, 159(9), 836–841. https://doi.org/10.1001/archpedi.159.9.836</t>
+  </si>
+  <si>
+    <t>WWHV014570</t>
+  </si>
+  <si>
+    <t>Anisfeld, E., Sandy, J., &amp; Guterman, N. B. (2004). Best Beginnings: A randomized controlled trial of a paraprofessional home visiting program: Technical report. Report to the Smith Richardson Foundation and New York State Office of Children and Family Services. New York: Columbia University School of Social Work.</t>
+  </si>
+  <si>
+    <t>WWHV066180</t>
+  </si>
+  <si>
+    <t>Anzman-Frasca, S., Paul, I. M., Moding, K. J., Savage, J. S., Hohman, E. E., &amp; Birch, L. L. (2018). Effects of the INSIGHT obesity preventive intervention on reported and observed infant temperament. Journal of Developmental and Behavioral Pediatrics: JDBP, 39(9), 736-743.  https://doi.org/10.1097/DBP.0000000000000597</t>
+  </si>
+  <si>
+    <t>WWHV073811</t>
+  </si>
+  <si>
+    <t>Astuto, J., &amp; Allen, L. (2018). Learning more about home visitation: RCT evaluation of the Parent Child+ Program for Latino Spanish speaking children of immigrants. Technical Report. (Study 2). https://parentchildplus.org/wp-content/uploads/2024/04/study-2-astuto-allen-technical-report-final2018.pdf</t>
+  </si>
+  <si>
+    <t>WWHV014584</t>
+  </si>
+  <si>
+    <t>Bair-Merritt,  M. H., Jennings, J. M., Chen, R., Burrell, L., McFarlane, E., Fuddy, L., et al.  (2010). Reducing maternal intimate partner violence after the birth of a child:  A randomized controlled trial of the Hawaii Healthy Start home visitation  program. Archives of Pediatrics and  Adolescent Medicine, 164(1), 16–23.</t>
+  </si>
+  <si>
+    <t>WWHV014613</t>
+  </si>
+  <si>
+    <t>Baker, A. J. L., &amp; Piotrkowski, C. S. (1996). Parents and children through the school years: The effects of the home instruction program for preschool youngsters. New York: National Council of Jewish Women, Center for the Child.</t>
+  </si>
+  <si>
+    <t>WWHV081554</t>
+  </si>
+  <si>
+    <t>Baker, A. J. L., Piotrkowski, C. S., &amp; Brooks-Gunn, J. (2003). Program effectiveness and parent involvement in HIPPY (Study 1, NY sample, cohort 1). In M. Westheimer (Ed.), Parents making a difference: International research on the Home Instruction for Parents of Preschool Youngsters (HIPPY) program (Chapter 8).The Hebrew University Magnes Press.</t>
+  </si>
+  <si>
+    <t>WWHV081572</t>
+  </si>
+  <si>
+    <t>Baker, A. J. L., Piotrkowski, C. S., &amp; Brooks-Gunn, J. (2003). Program effectiveness and parent involvement in HIPPY (Study 1, NY sample, cohort 2). In M. Westheimer (Ed.), Parents making a difference: International research on the Home Instruction for Parents of Preschool Youngsters (HIPPY) program (Chapter 8).The Hebrew University Magnes Press.</t>
+  </si>
+  <si>
+    <t>WWHV040826</t>
+  </si>
+  <si>
+    <t>Barlow, A., Mullany, B., Neault, N., Billy, T., Hastings, R., Lorenzo, S., ... Walkup, J. T. (2014). A randomized controlled trial of a paraprofessional-delivered, home-visiting intervention: Three-year outcomes for American Indian teen mothers and their children. Manuscript under review.</t>
+  </si>
+  <si>
+    <t>Family Spirit®</t>
+  </si>
+  <si>
+    <t>Moderate</t>
+  </si>
+  <si>
+    <t>WWHV029496</t>
+  </si>
+  <si>
+    <t>Barlow, A., Mullany, B., Neault, N., Compton, S., Carter, A., Hastings, R., Billy, T., CohoMescal, V., Lorenzo, S., &amp; Walkup, J. T. (Jan 2013). Effect of a paraprofessional home-visiting intervention on American Indian teen mothers’ and infants’ behavioral risks: A randomized controlled trial. The American Journal of Psychiatry, 170(1), 83-93.</t>
   </si>
   <si>
     <t>High</t>
   </si>
   <si>
-    <t>WWHV003393</t>
-[...76 lines deleted...]
-  <si>
     <t>WWHV047724</t>
   </si>
   <si>
     <t>Barlow, A., Mullany, B., Neault, N., Goklish, N., Billy, T., Hastings, R., ... Walkup, J. T. (2015). Paraprofessional-delivered home-visiting intervention for American Indian teen mothers and children: 3-Year outcomes from a randomized controlled trial. American Journal of Psychiatry, 172(2), 154-162.</t>
   </si>
   <si>
     <t>WWHV020037</t>
   </si>
   <si>
     <t>Barnes-Boyd, C., Norr, K. F., &amp; Nacion, K. W. (1996). Evaluation of an interagency home visiting program to reduce postneonatal mortality in disadvantaged communities. Public Health Nursing, 13(3), 201-208.</t>
   </si>
   <si>
-    <t>Resources, Education, and Care in the Home (REACH)</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV026095</t>
   </si>
   <si>
     <t>Barnet, B., Rapp, T., DeVoe, M., &amp; Mullins, C. D. (2010). Cost-effectiveness of a motivational intervention to reduce rapid repeated childbearing in high-risk adolescent mothers: A rebirth of economic and policy considerations. Archives of Pediatrics and Adolescent Medicine, 164(4), 370-376.</t>
   </si>
   <si>
-    <t>Computer-Assisted Motivational Intervention plus enhanced home visiting (CAMI+), Computer-Assisted Motivational Intervention (CAMI)</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV005317</t>
   </si>
   <si>
     <t>Barth, R. P. (1991). An experimental evaluation of in-home child abuse prevention services. Child Abuse and Neglect: The International Journal, 15(4), 363-75.</t>
   </si>
   <si>
-    <t>Child Parent Enrichment Project (CPEP)</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV027701</t>
   </si>
   <si>
     <t>Bernard, K., Dozier, M., Bick, J., Lewis-Morrarty, E., Lindhiem, O., &amp; &amp; Carlson, E. (2012). Enhancing attachment organization among maltreated children: Results of a randomized clinical trial. Child Development, 83(2), 623–636.</t>
   </si>
   <si>
-    <t>Attachment and Biobehavioral Catch-Up–Infant (ABC-Infant)</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV080815</t>
   </si>
   <si>
     <t>Bernard, K., Frost, A., Jelinek, C., &amp; Dozier, M. (2019). Secure attachment predicts lower body mass index in young children with histories of child protective services involvement. Pediatric Obesity, 14(7), e12510. https://doi.org/10.1111/ijpo.12510</t>
   </si>
   <si>
     <t>WWHV037116</t>
   </si>
   <si>
     <t>Boyd, A. (1997). Parents as first teachers pilot project evaluation (PAFT) : Report on Whangarei region: Final complete draft. Wellington: Ministry of Education.</t>
   </si>
   <si>
-    <t>Parents as First Teachers  (New Zealand)</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV038491</t>
   </si>
   <si>
     <t>Brennan, L. M., Shelleby, E. C., Shaw, D. S., Gardner, F., Dishion, T. J., &amp; Wilson, M. (2013). Indirect effects of the family check-Up on school-age academic achievement through improvements in parenting in early childhood. Journal of Educational Psychology, 105(3), 762.</t>
   </si>
   <si>
-    <t>Family Check-Up® For Children</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV003774</t>
   </si>
   <si>
     <t>Caldera, D., Burrell, L., Rodriguez, K., Crowne, S. S., Rohde, C., &amp; Duggan, A. (2007). Impact of a statewide home visiting program on parenting and on child health and development. Child Abuse &amp; Neglect, 31(8), 829–852. doi:10.1016/j.chiabu.2007.02.008</t>
   </si>
   <si>
     <t>WWHV037119</t>
   </si>
   <si>
     <t>Campbell, K. I., &amp; Silva, P. A. (1997). Parents as first teachers pilot programme evaluation : Age three assessments. Final report to the ministry of education on the Dunedin and Gisborne/East coast areas. Wellington: Ministry of Education.</t>
   </si>
   <si>
     <t>WWHV016219</t>
   </si>
   <si>
     <t>Caughy, M. O., Huang, K., Miller, T., &amp; Genevro, J. L. (2004). The effects of Healthy Steps for Young Children Program: Results from observations of parenting and child development. Early Childhood Research Quarterly, 19(4), 611–630.</t>
   </si>
   <si>
-    <t>Healthy Steps (National Evaluation 1996 Protocol)</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV016711</t>
   </si>
   <si>
     <t>Caughy, M. O., Miller, T., Genevro, J. L., Huang, K., &amp; Nautiyal, C. (2003). The effects of Healthy Steps on discipline strategies of parents of young children. Journal of Applied Developmental Psychology, 24(5), 517–534.</t>
   </si>
   <si>
     <t>WWHV013607</t>
   </si>
   <si>
     <t>Chambliss,  J. W. (1998). An experimental trial of a home visiting program to prevent child  maltreatment (Doctoral dissertation, Georgia State University, 1998). Dissertation  Abstracts International, 61(03B), 152-1628. (AAI9967277)</t>
   </si>
   <si>
     <t>WWHV050820</t>
   </si>
   <si>
     <t>Chang, H., Shaw, D. S., Dishion, T. J., Gardner, F., &amp; Wilson, M. N. (2015). Proactive parenting and children's effortful control: Mediating role of language and indirect intervention effects. Social Development, 24(1), 206-223.</t>
   </si>
   <si>
     <t>WWHV058622</t>
   </si>
   <si>
     <t>Chang, H., Shaw, D. S., Shelleby, E. C., Dishion, T. J., &amp; Wilson, M. N. (2016). The long-term effectiveness of the family check-up on peer preference: Parent-child interaction and child effortful control as sequential mediators. Journal of Abnormal Child Psychology. Advance online publication.</t>
   </si>
   <si>
     <t>WWHV003631</t>
   </si>
   <si>
     <t>Chapman, D. J., Damio, G., Young, S., &amp; Perez-Escamilla, R. (2004). Effectiveness of breastfeeding peer counseling in a low-income, predominantly Latina population: A randomized controlled trial. Archives of Pediatrics &amp; Adolescent Medicine, 158(9), 897-902. https://doi.org/10.1001/archpedi.158.9.897</t>
   </si>
   <si>
     <t>WWHV039454</t>
   </si>
   <si>
     <t>Chazan-Cohen, R., Raikes, H. H., &amp; Vogel, C. (2013). V. Program subgroups: Patterns of impacts for home-based, center-based, and mixed-approach programs. Monographs of the Society for Research in Child Development, 78(1), 93-109.</t>
   </si>
   <si>
-    <t>Early Head Start—Home-based option</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV014293</t>
   </si>
   <si>
     <t>Connell, A., Bullock, B. M., Dishion, T. J., Shaw, D., Wilson, M., &amp; Gardner, F. (2008). Family intervention effects on co-occurring early childhood behavioral and emotional problems: A latent transition analysis approach. Journal of Abnormal Child Psychology, 36(8), 1211-1225.</t>
   </si>
   <si>
     <t>WWHV003731</t>
   </si>
   <si>
     <t>Culp, A. M., Culp, R. E., Anderson, J. W., &amp; Carter, S. (2007). Health and safety intervention with first-time mothers. Health Education Research, 22(2), 285-294.</t>
   </si>
   <si>
-    <t>Oklahoma’s Community-Based Family Resource and Support (CBFRS) Program</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV003715</t>
   </si>
   <si>
     <t>Culp, A. M., Culp, R. E., Hechtner-Galvin, T., Howell, C. S., Saathoff-Wells, T., &amp; Marr, P. (2004). First-time mothers in home visitation services utilizing child development specialists. Infant Mental Health Journal, 25(1), 1-15. doi:10.1002/imhj.10086.</t>
   </si>
   <si>
     <t>WWHV093538</t>
   </si>
   <si>
     <t>Demeusy, E. M., Handley, E. D., Manly, J. T., Sturm, R., &amp; Toth, S. L. (2021). Building Healthy Children: A preventive intervention for high-risk young families. Development and Psychopathology, 33(2), 598–613. https://doi.org/10.1017/S0954579420001625</t>
   </si>
   <si>
-    <t>Building Healthy Children (BHC)</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV047173</t>
   </si>
   <si>
     <t>Dishion, T. J., Mun, C. J., Drake, E. C., Tein, J. Y., Shaw, D. S., &amp; Wilson, M. (2015). A transactional approach to preventing early childhood neglect: The family check-up as a public health strategy. Development and Psychopathology, 27(4 Pt. 2), 1647.</t>
   </si>
   <si>
     <t>WWHV014296</t>
   </si>
   <si>
     <t>Dishion, T. J., Shaw, D., Connell, A., Gardner, F., Weaver, C., &amp; Wilson, M. (2008). The family check-up with high-risk indigent families: Preventing problem behavior by increasing parents’ positive behavior support in early childhood. Child Development, 79(5), 1395–1414.</t>
   </si>
   <si>
     <t>WWHV039021</t>
   </si>
   <si>
     <t>Dodge, K. A., Goodman, W. B., Murphy, R. A., O'Donnell, K., &amp; Sato, J. (2013). Randomized controlled trial of universal postnatal nurse home visiting: Impact on emergency care. Pediatrics, 132(S2), S140-S146.</t>
   </si>
   <si>
-    <t>Family Connects</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV040830</t>
   </si>
   <si>
     <t>Dodge, K. A., Goodman, W. B., Murphy, R. A., O’Donnell, K., Sato, J., &amp; Guptill, S. (2014). Implementation and randomized controlled trial evaluation of universal postnatal nurse home visiting. American Journal of Public Health, 104(S1), S136–S143.</t>
   </si>
   <si>
     <t>WWHV084574</t>
   </si>
   <si>
     <t>Doyle, O. (2020). The first 2,000 days and child skills. Journal of Political Economy, 128(6), 2067-2122.</t>
   </si>
   <si>
-    <t>Preparing for Life—Home Visiting</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV048341</t>
   </si>
   <si>
     <t>Doyle O., Fitzpatrick N., Lovett J., &amp; Rawdon C. (2015). Early intervention and child physical health: Evidence from a Dublin-based randomized controlled trial. Economics and Human Biology, 19, 224-245.</t>
   </si>
   <si>
     <t>WWHV062320</t>
   </si>
   <si>
     <t>Doyle, O., Harmon, C., Heckman, J. J., Logue, C., &amp; Moon, S. H. (2017). Early skill formation and the efficiency of parental investment: A randomized controlled trial of home visiting. Labour Economics, 45, 40-58.</t>
   </si>
   <si>
     <t>WWHV055862</t>
   </si>
   <si>
     <t>Doyle, O., McGlanaghy, E., O'Farrelly, C., &amp; Tremblay, R. E. (2016). Can targeted intervention mitigate early emotional and behavioral problems?: Generating robust evidence within randomized controlled trials. Plos One, 11(6), Article e0156397.</t>
   </si>
   <si>
     <t>WWHV004063</t>
   </si>
   <si>
     <t>Drazen, S. M., &amp; Haust, M. (1993, August). Raising reading readiness in low-income children by parent education. Paper presented at the annual meeting of the American Psychological Association.</t>
   </si>
   <si>
-    <t>Parents as Teachers (PAT)®</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV003398</t>
   </si>
   <si>
     <t>Drotar, D., Robinson, J., Jeavons, L., &amp; Lester Kirchner, H. (2009). A randomized, controlled evaluation of early intervention: The Born to Learn curriculum. Child: Care, Health &amp; Development, 35(5), 643–649.</t>
   </si>
   <si>
     <t>WWHV012831</t>
   </si>
   <si>
     <t>Duggan, A., Fuddy, L., Burrell, L., Higman, S. M., McFarlane, E., Windham, A., et al. (2004). Randomized trial of a statewide home visiting program to prevent child abuse: Impact in reducing parental risk factors. Child Abuse &amp; Neglect, 28(6), 623–643.</t>
   </si>
   <si>
     <t>WWHV015375</t>
   </si>
   <si>
     <t>Duggan, A., Fuddy, L., McFarlane, E., Burrell, L., Windham, A., Higman, S., &amp; Sia, C. (2004). Evaluating a statewide home visiting program to prevent child abuse in at-risk families of newborns: Fathers’ participation and outcomes. Child Maltreatment, 9(1), 3–17.</t>
   </si>
   <si>
     <t>WWHV012830</t>
   </si>
   <si>
     <t>Duggan, A., McFarlane, E., Fuddy, L., Burrell, L., Higman, S. M., Windham, A., et al. (2004). Randomized trial of a statewide home visiting program: Impact in preventing child abuse and neglect. Child Abuse &amp; Neglect, 28(6), 597–622.</t>
   </si>
   <si>
     <t>WWHV014665</t>
   </si>
   <si>
     <t>Duggan,  A. K., McFarlane, E. C., Windham, A. M., Rohde, C. A., Salkever, D. S., Fuddy,  L., et al. (1999). Evaluation of Hawaii’s  Healthy Start program. Future of  Children, 9(1), 66–90; discussion 177–178.</t>
   </si>
   <si>
     <t>WWHV038937</t>
   </si>
   <si>
     <t>Dugravier, R., Tubach, F., Saias, T., Guedeney, N., Pasquet, B., Purper-Ouakil, D., . . . Greacen, T. (2013). Impact of a manualized multifocal perinatal home-visiting program using psychologists on postnatal depression: The CAPEDP randomized controlled trial. PloS One, 8(8), e72216.</t>
   </si>
   <si>
-    <t>Promoting Parental Skills and Enhancing Attachment in Early Childhood (CAPEDP) Trial</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV003735</t>
   </si>
   <si>
     <t>DuMont, K., Mitchell-Herzfeld, S., Greene, R., Lee, E., Lowenfels, A., Rodriguez, M., et al. (2008). Healthy Families New York (HFNY) randomized trial: Effects on early child abuse and neglect. Child Abuse &amp; Neglect, 32(3), 295–315.</t>
   </si>
   <si>
     <t>WWHV051936</t>
   </si>
   <si>
     <t>Easterbrooks, M. A., Jacobs, F. H., Bartlett, J. D., Goldberg, J., Contreras, M. M., Kotake, C., Raskin, M. &amp; Chaudhuri, J. H. (2012). Initial findings from a randomized, controlled trial of Healthy Families Massachusetts: Early program impacts on young mothers' parenting. Report to the Pew Center on the States. Medford, MA: Tufts University.</t>
   </si>
   <si>
     <t>WWHV026224</t>
   </si>
   <si>
     <t>Eckenrode, J., Campa, M., Luckey, D. W., Henderson, C. R., Cole, R., Kitzman, H., Anson, E., Sidora-Arcoleo, K., Powers, J., &amp; Olds, D. (2010). Long-term effects of prenatal and infancy nurse home visitation on the life course of youths: 19-year follow-up of a randomized trial. Archives of Pediatrics &amp; Adolescent Medicine, 164(1), 9-15.</t>
   </si>
   <si>
-    <t>Nurse-Family Partnership (NFP)®</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV003485</t>
   </si>
   <si>
     <t>Eckenrode, J., Zielinski, D., Smith, E., Marcynyszyn, L. A., Henderson, C. R., Kitzman, H., et al. (2001). Child maltreatment and the early onset of problem behaviors: Can a program of nurse home visitation break the link? Development and Psychopathology, 13(4), 873–890.</t>
   </si>
   <si>
     <t>WWHV003728</t>
   </si>
   <si>
     <t>El-Kamary, S. S., Higman, S. M., Fuddy, L., McFarlane, E., Sia, C., &amp; Duggan, A. K. (2004). Hawaii’s Healthy Start home visiting program: Determinants and impact of rapid repeat birth. Pediatrics, 114(3), e317–e326.</t>
   </si>
   <si>
     <t>WWHV056305</t>
   </si>
   <si>
     <t>Enoch, M. A., Kitzman, H., Smith, J. A., Anson, E., Hodgkinson, C. A., Goldman, D., &amp; Olds, D. L. (2016). A prospective cohort study of influences on externalizing behaviors across childhood: Results from a nurse home visiting randomized controlled trial. Journal of the American Academy of Child and Adolescent Psychiatry, 55(5), 376–382.</t>
   </si>
   <si>
     <t>WWHV094364</t>
   </si>
   <si>
     <t>O’Farrelly, C., Watt, H., Babalis, D., Bakermans-Kranenburg, M. J., Barker, B., Byford, S., ... &amp; Ramchandani, P. G. (2021). A brief home-based parenting intervention to reduce behavior problems in young children: a pragmatic randomized clinical trial. JAMA Pediatrics, 175(6), 567-576.</t>
   </si>
   <si>
-    <t>Video-Feedback Intervention to promote Positive Parenting–Sensitive Discipline® (VIPP–SD)</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV014620</t>
   </si>
   <si>
     <t>Fergusson, D. M., Horwood, L. J., Grant, H., &amp; Ridder, E. M. (2005). Early start evaluation report. Christchurch, NZ: Early Start Project Ltd.</t>
   </si>
   <si>
-    <t>Early Start (New Zealand)</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV014292</t>
   </si>
   <si>
     <t>Gardner, F., Connell, A., Trentacosta, C. J., Shaw, D. S., Dishion, T. J., &amp; Wilson, M. N. (2009). Moderators of outcome in a brief family-centered intervention for preventing early problem behavior. Journal of Consulting and Clinical Psychology, 77(3), 543–553.</t>
   </si>
   <si>
     <t>WWHV087591</t>
   </si>
   <si>
     <t>Goodman, W. B., Dodge, K. A., Bai, Y., O’Donnell, K. J., &amp; Murphy, R. A. (2019). Randomized controlled trial of Family Connects: Effects on child emergency medical care from birth to 24 months. Development and Psychopathology, 31(5), 1863–1872.</t>
   </si>
   <si>
     <t>WWHV069945</t>
   </si>
   <si>
     <t>Green, J., Charman, T., Pickles, A., Wan, M. W., Elsabbagh, M., Slonims, V., . . . Jones, E. J. (2015). Parent-mediated intervention versus no intervention for infants at high risk of autism: A parallel, single-blind, randomized trial. The Lancet Psychiatry, 2(2), 133–140.</t>
   </si>
   <si>
-    <t>British Autism Study of Infant Siblings–Video-Feedback Intervention to promote Positive Parenting (iBASIS–VIPP)</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV061793</t>
   </si>
   <si>
     <t>Green, B. L., Sanders, M. B., &amp; Tarte, J. (2017). Using administrative data to evaluate the effectiveness of the Healthy Families Oregon home visiting program: 2–year impacts on child maltreatment &amp; service utilization. Children and Youth Services Review, 75, 77–86.</t>
   </si>
   <si>
     <t>WWHV043933</t>
   </si>
   <si>
     <t>Green, B. L., Tarte, J. M., Harrison, P. M., Nygren, M., &amp; Sanders, M. B. (2014). Results from a randomized trial of the Healthy Families Oregon accredited statewide program: Early program impacts on parenting. Children and Youth Services Review, 44, 288-298.</t>
   </si>
   <si>
     <t>WWHV016715</t>
   </si>
   <si>
     <t>Guyer, B., Barth, M., Bishai, D., Caughy, M., Clark, B., Burkom, D., Tang, C. (2003). The Healthy Steps for Young Children Program National Evaluation. Baltimore: Women’s and Children’s Health Policy Center, Department of Population and Family Health Sciences, Johns Hopkins Bloomberg School of Public Health.</t>
   </si>
   <si>
     <t>WWHV065747</t>
   </si>
   <si>
     <t>Haines, J., Douglas, S., Mirotta, J. A., O’Kane, C., Breau, R., Walton, K., Krystia, O., Chamoun, E., Annis, A., Darlington, G. A., Buchholz, A. C., Duncan, A. M., Vallis, L. A., Spriet, L. L., Mutch, D. M., Brauer, P., Allen-Vercoe, E., Taveras, E. M., Ma, D. W. L., &amp; the Guelph Family Health Study. (2018). Guelph Family Health Study: Pilot study of a home-based obesity prevention intervention [Study 1: Four home visits]. Canadian Journal of Public Health, 109(4), 549–560. https://doi.org/10.17269/s41997-018-0072-3</t>
   </si>
   <si>
-    <t>Guelph Family Health Study (GFHS)</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV038783</t>
   </si>
   <si>
     <t>Hanks, Carole, Luckey, Dennis, Knudtson, Michael, Kitzman, Harriet, Anson, Elizabeth, Arcoleo, Kimberly, &amp; Olds, David. (2011) Neighborhood context and the Nurse-Family Partnership. Unpublished report submitted to the U.S. Department of Justice. (Elmira results from Study 3.)</t>
   </si>
   <si>
     <t>WWHV090084</t>
   </si>
   <si>
     <t>Hanks, Carole, Luckey, Dennis, Knudtson, Michael, Kitzman, Harriet, Anson, Elizabeth, Arcoleo, Kimberly, &amp; Olds, David. (2011) Neighborhood context and the Nurse-Family Partnership. Unpublished report submitted to the U.S. Department of Justice. (Memphis results from Study 3.)</t>
   </si>
   <si>
     <t>WWHV090085</t>
   </si>
   <si>
     <t>Hanks, Carole, Luckey, Dennis, Knudtson, Michael, Kitzman, Harriet, Anson, Elizabeth, Arcoleo, Kimberly, &amp; Olds, David. (2011) Neighborhood context and the Nurse-Family Partnership. Unpublished report submitted to the U.S. Department of Justice. (Denver results from Study 3.)</t>
   </si>
   <si>
     <t>WWHV038782</t>
   </si>
   <si>
     <t>Holmberg, John; Luckey, Dennis; Olds, David. (2011) Teacher data for the Denver Year-9 follow-up. Unpublished report submitted to the U.S. Department of Justice.</t>
   </si>
   <si>
-    <t>Nurse-Family Partnership (NFP)®, NFP with Paraprofessional Home Visitors</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV095265</t>
   </si>
   <si>
     <t>Hruska, V., Darlington, G., Haines, J., &amp; Ma, D. W.L. (2020). Parent stress as a consideration in childhood obesity prevention: Results from the Guelph Family Health Study, a pilot randomized controlled trial [Study 1: Four home visits]. Nutrients, 12(6), 1835. https://doi.org/10.3390/nu12061835</t>
   </si>
   <si>
     <t>WWHV058190</t>
   </si>
   <si>
     <t>Hyde, L. W., Shaw, D. S., Gardner, F., Cheong, J., Dishion, T. J., &amp; Wilson, M. (2013). Dimensions of callousness in early childhood: Links to problem behavior and family intervention effectiveness. Development and Psychopathology, 25(2), 347–363.</t>
   </si>
   <si>
     <t>WWHV004092</t>
   </si>
   <si>
     <t>Izzo, C., Eckenrode, J., Smith, E., Henderson, C., Cole, R., Kitzman, H., &amp; Olds, D. L. (2005). Reducing the impact of uncontrollable stressful life events through a program of nurse home visitation for new parents. Prevention Science, 6(4), 269–274.</t>
   </si>
   <si>
     <t>WWHV051759</t>
   </si>
   <si>
     <t>Jacobs, F., Easterbrooks, M. A., Goldberg, J., Mistry, J., Bumgarner, E., Raskin, M., Fosse, N., &amp; Fauth, R. (2015). Improving adolescent parenting: Results from a randomized controlled trial of a home visiting program for young families. American Journal of Public Health, published online ahead of print, e1-e7.</t>
   </si>
   <si>
     <t>WWHV052010</t>
   </si>
   <si>
     <t>Jacobs, F., Easterbrooks, A., &amp; Mistry, J. (2015). The Massachusetts Healthy Families evaluation-2 (MHFE-2): A randomized, controlled trial of a statewide home visiting program for young parents: Final report to the Children's Trust of Massachusetts. Medford, MA: Tufts Interdisciplinary Evaluation Research.</t>
   </si>
   <si>
     <t>WWHV014203</t>
   </si>
   <si>
     <t>Johns Hopkins University. (2005). Evaluation of the Healthy Families Alaska program. Report to Alaska State Department of Health and Social Services, Alaska Mental Health Trust Authority. Baltimore, MD: Author.</t>
   </si>
   <si>
     <t>WWHV036803</t>
   </si>
   <si>
     <t>Jones Harden, B., Chazan-Cohen, R., Raikes, H., &amp; Vogel, C. (2012). Early Head Start home visitation: The role of implementation in bolstering program benefits. Journal of Community Psychology, 40(4), 438-455.</t>
   </si>
   <si>
     <t>WWHV012626</t>
   </si>
   <si>
     <t>Keefe, M. R., Karlsen, K. A., Lobo, M. L., Kotzer, A. M., &amp; Dudley, W. N. (2006). Reducing parenting stress in families with irritable infants. Nursing Research, 55(3), 198-205.</t>
   </si>
   <si>
-    <t>REST Routine</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV028622</t>
   </si>
   <si>
     <t>Keefe, M. R., Lobo, M., Froese-Fretz, A., Kotzer, A. M., Barbosa, G., &amp; Dudley, W. (2006). Effectiveness of an intervention for colic. Clinical Pediatrics, 45(2), 123-134.</t>
   </si>
   <si>
     <t>WWHV004008</t>
   </si>
   <si>
     <t>King, T., Rosenberg, L., Fuddy, L., McFarlane, E., Sia, C., &amp; Duggan, A. (2005). Prevalence and early identification of language delays among at-risk three year olds. Journal of Developmental &amp; Behavioral Pediatrics, 26(4), 293–303.</t>
   </si>
   <si>
     <t>WWHV026134</t>
   </si>
   <si>
     <t>Kitzman, H. J., Olds, D. L., Cole, R. E., Hanks, C. A., Anson, E. A., Arcoleo, K. J., Luckey, D. W., Knudtson, M. D., Henderson, C. R., &amp; Holmberg, J. R. (2010). Enduring effects of prenatal and infancy home visiting by nurses on children: Follow-up of a randomized trial among children at age 12 years. Archives of Pediatrics &amp; Adolescent Medicine, 164(5), 412–418.</t>
   </si>
   <si>
     <t>WWHV003621</t>
   </si>
   <si>
     <t>Kitzman, H., Olds, D. L., Henderson, C. R., Hanks, C., Cole, R., Tatelbaum, R., et al. (1997). Effect of prenatal and infancy home visitation by nurses on pregnancy outcomes, childhood injuries, and repeated childbearing. A randomized controlled trial. JAMA: The Journal of the American Medical Association, 278(8), 644–652.</t>
   </si>
   <si>
     <t>WWHV081753</t>
   </si>
   <si>
     <t>Kitzman, H., Olds, D. L., Knudtson, M. D., Cole, R., Anson, E., Smith, J. A., Fishbein, D., DiClemente, R., Wingood, G., Caliendo, A. M., Hopfer, C., Miller, T., &amp; Conti, G. (2019). Prenatal and/or infancy nurse home visiting and 18-year outcomes of a randomized trial. Pediatrics, 144(6). https://doi.org/10.1542/peds.2018-3876</t>
   </si>
   <si>
     <t>WWHV004636</t>
   </si>
   <si>
     <t>Kitzman, H., Olds, D. L., Sidora, K., Henderson, C. R., Hanks, C., Cole, R., et al. (2000). Enduring effects of nurse home visitation on maternal life course: A 3-year follow-up of a randomized trial. JAMA: The Journal of the American Medical Association, 283(15), 1983–1989.</t>
   </si>
   <si>
     <t>WWHV004143</t>
   </si>
   <si>
     <t>Klinnert, M. D., Liu, A. H., Pearson, M. R., Ellison, M. C., Budhiraja, N., &amp; Robinson, J. L. (2005). Short-term impact of a randomized multifaceted intervention for wheezing infants in low-income families. Archives of Pediatrics &amp; Adolescent Medicine, 159(1), 75-82.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Childhood Asthma Prevention Study (CAPS)</t>
   </si>
   <si>
     <t>WWHV003927</t>
   </si>
   <si>
     <t>Klinnert, M. D., Liu, A. H., Pearson, M. R., Tong, S., Strand, M, Luckow, A., &amp; Robinson, J. L. (2007). Outcome of a randomized multifaceted intervention with low-income families of wheezing infants. Archives of Pediatrics &amp; Adolescent Medicine, 161(8), 783-790.</t>
   </si>
   <si>
     <t>WWHV095271</t>
   </si>
   <si>
     <t>Knox, V., &amp; Michalopoulos, C. (2023). Mother and Infant Home Visiting Program Evaluation (MIHOPE), United States, 2012-2019. MIHOPE Model Results Documentation [Study 2-HFA contrast]. Inter-University Consortium for Political and Social Research. https://doi.org/10.3886/ICPSR37848.v3.</t>
   </si>
   <si>
     <t>WWHV095272</t>
   </si>
   <si>
     <t>Knox, V., &amp; Michalopoulos, C. (2023). Mother and Infant Home Visiting Program Evaluation (MIHOPE), United States, 2012-2019. MIHOPE Model Results Documentation [Study 3-NFP contrast]. Inter-University Consortium for Political and Social Research. https://doi.org/10.3886/ICPSR37848.v3.
  </t>
   </si>
   <si>
     <t>WWHV094822</t>
   </si>
   <si>
     <t>Knox, V., &amp; Michalopoulos, C. (2023). Mother and Infant Home Visiting Program Evaluation (MIHOPE), United States, 2012-2019. MIHOPE Model Results Documentation [Study 1, EHS contrast]. Inter-University Consortium for Political and Social Research. https://doi.org/10.3886/ICPSR37848.v3.</t>
   </si>
   <si>
     <t>WWHV095273</t>
   </si>
   <si>
     <t>Knox, V., &amp; Michalopoulos, C. (2023). Mother and Infant Home Visiting Program Evaluation (MIHOPE), United States, 2012-2019. MIHOPE Model Results Documentation [Study 4-PAT contrast]. Inter-University Consortium for Political and Social Research. https://doi.org/10.3886/ICPSR37848.v3.</t>
   </si>
   <si>
     <t>WWHV014220</t>
   </si>
   <si>
     <t>Landry, S. H., Smith, K. E., &amp; Swank, P. R. (2006). Responsive parenting: Establishing early foundations for social, communication, and independent problem-solving skills. Developmental Psychology, 42(4), 627-42.</t>
   </si>
   <si>
-    <t>Play and Learning Strategies (PALS)</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV014209</t>
   </si>
   <si>
     <t>Landry, S. H., Smith, K. E., Swank, P. R., &amp; Guttentag, C. (2008). A responsive parenting intervention: The optimal timing across early childhood for impacting maternal behaviors and child outcomes. Developmental Psychology, 44(5), 1335-1353.</t>
   </si>
   <si>
     <t>WWHV027973</t>
   </si>
   <si>
     <t>Landry, S. H., Smith, K. E., Swank, P. R., Zucker, T., Crawford, A. D., &amp; Solari, E. F. (2012). The effects of a responsive parenting intervention on parent-child interactions during shared book reading. Developmental Psychology, 48(4), 969–986.</t>
   </si>
   <si>
     <t>WWHV014629</t>
   </si>
   <si>
     <t>Landsverk, J., Carrilio, T., Connelly, C. D., Ganger, W., Slymen, D., Newton, R., et al. (2002). Healthy Families San Diego clinical trial: Technical report. San Diego, CA: The Stuart Foundation, California Wellness Foundation, State of California Department of Social Services: Office of Child Abuse Prevention.</t>
   </si>
   <si>
     <t>WWHV027975</t>
   </si>
   <si>
     <t>LeCroy, C. W., &amp; Krysik,  J. (2011). Randomized trial of the Healthy Families Arizona home visiting  program. Children and Youth Services Review, 33(10), 1761–1766.</t>
   </si>
   <si>
     <t>WWHV095274</t>
@@ -699,119 +615,104 @@
   <si>
     <t>WWHV094825</t>
   </si>
   <si>
     <t>Lee, H., Crowne S., Estarziau M., Kranker K., Michalopoulos C., Warren A., Mijanovich T., Filene J. H., Duggan A., and Knox V. (2019). The Effects of Home Visiting on Prenatal Health, Birth Outcomes, and Health Care Use in the First Year of Life, Final Implementation and Impact Findings from the Mother and Infant Home Visiting Program Evaluation-Strong Start (OPRE Report, 2019-08). [Study 3-NFP contrast]. Washington, DC, Office of Planning, Research and Evaluation, Administration for Children and Families, U.S. Department of Health and Human Services. https://www.acf.hhs.gov/sites/default/files/documents/opre/mihope_stron…</t>
   </si>
   <si>
     <t>WWHV081065</t>
   </si>
   <si>
     <t>Lind, T. (2017). Intervening to enhance emotion regulation: Early childhood adversity, parent-child mutual positive affect, and later child regulation capabilities (Publication No. 1972774602) [Doctoral dissertation, University of Delaware]. ProQuest Dissertations and Theses.</t>
   </si>
   <si>
     <t>WWHV080988</t>
   </si>
   <si>
     <t>Lind, T., Bernard, K., Yarger, H. A., &amp; Dozier, M. (2020). Promoting compliance in children referred to child protective services: A randomized clinical trial. Child Development, 91(2), 563–576. https://doi.org/10.1111/cdev.13207</t>
   </si>
   <si>
     <t>WWHV011100</t>
   </si>
   <si>
     <t>Llewellyn, G., McConnell, D., Honey, A., Mayes, R., &amp; Russo, D. (2003). Promoting health and home safety for children of parents with intellectual disability: A randomized controlled trial. Research in Developmental Disabilities, 24(6), 405-431.</t>
   </si>
   <si>
-    <t>Australian adaptation of the UCLA Parent-Child Health and Wellness Project</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV003466</t>
   </si>
   <si>
     <t>Love, J., Kisker, E., Ross, C., Schochet, P., Brooks-Gunn, J., Boller,  K., et al. (2001). Building their  futures: How Early Head Start programs are enhancing the lives of infants and  toddlers in low-income families. Summary report. Report to Commissioner’s  Office of Research and Evaluation, Head Start Bureau, Administration on  Children, Youth and Families, and Department of Health and Human Services.  Princeton, NJ: Mathematica Policy Research.</t>
   </si>
   <si>
     <t>WWHV003856</t>
   </si>
   <si>
     <t>Love, J., Kisker, E., Ross, C. M., Schochet, P. Z., Brooks-Gunn, J., Paulsell, D., et al. (2002). Making a difference in the lives of infants and toddlers and their families: The impacts of Early Head Start. Volumes I-III: Final technical report [and] appendixes [and] local contributions to understanding the programs and their impacts. Washington, DC: U.S. Department of Health and Human Services, Head Start Bureau.</t>
   </si>
   <si>
     <t>WWHV014527</t>
   </si>
   <si>
     <t>Lowell, D. I., Carter, A. S., Godoy, L., Paulicin, B., &amp; Briggs‐Gowan, M. J. (2011). A randomized controlled trial of Child FIRST: A comprehensive home‐based intervention translating research into early childhood practice. Child development, 82(1), 193-208.</t>
   </si>
   <si>
-    <t>Child First</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV014289</t>
   </si>
   <si>
     <t>Lunkenheimer, E. S., Dishion, T. J., Shaw, D. S., Connell, A. M., Gardner, F., Wilson, M. N., &amp; Skuban, E. M. (2008). Collateral benefits of the family check-up on early childhood school readiness: Indirect effects of parents’ positive behavior support. Developmental Psychology, 44(6), 1737–1752.</t>
   </si>
   <si>
     <t>WWHV058025</t>
   </si>
   <si>
     <t>Lutenbacher, M., Dietrich, M. S., &amp; Elkins, T. (2016). Evaluation of the Maternal Infant Health Outreach Worker (MIHOW) program model in a sample of Hispanic women: A collaborative project between Catholic Charities and Vanderbilt University School of Nursing. Report submitted to the Home Visiting Evidence of Effectiveness (HomVEE) Review.</t>
   </si>
   <si>
-    <t>Maternal Infant Health Outreach Worker (MIHOW)®</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV065542</t>
   </si>
   <si>
     <t>Lutenbacher, M., Elkins, T., Dietrich, M. S., &amp; Riggs, A. (2018). The efficacy of using peer mentors to improve maternal and infant health outcomes in Hispanic families: Findings from a randomized clinical trial. Maternal &amp; Child Health Journal, 22(1), 92-104. https://doi.org/10.1007/s10995-018-2532-z</t>
   </si>
   <si>
     <t>WWHV095829</t>
   </si>
   <si>
     <t>McCombs-Thornton, K., Wang, Y., &amp; Sturmfels, N. (2023). Parents as Teachers Family Outcomes: New Insights from the Mother and Infant Home Visiting Program Evaluation (MIHOPE). Parents as Teachers National Center. https://parentsasteachers.org/wp-content/uploads/2024/10/PAT-Family-Out…</t>
   </si>
   <si>
     <t>WWHV045791</t>
   </si>
   <si>
     <t>McKelvey, L., Schiffman, R. F., Brophy-Herb, H. E., Bocknek, E. L., Fitzgerald, H. E., Reischl, T. M., Hawver, S., &amp; DeLuca, M. C. (2015). Examining long-term effects of an infant mental health home-based Early Head Start Program on family strengths and resilience. Infant Mental Health Journal, 36(4), 353-365.</t>
   </si>
   <si>
-    <t>Early Head Start Infant Mental Health Home-Based Services Adaptation  (IMH-HB EHS)</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV039653</t>
   </si>
   <si>
     <t>Meghea, C. I., Raffo, J. E., Zhu, Q., &amp; Roman, L. (2013). Medicaid home visitation and maternal and infant healthcare utilization. American Journal of Preventive Medicine, 45(4), 441–447.</t>
   </si>
   <si>
-    <t>Maternal Infant Health Program (MIHP)</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV047867</t>
   </si>
   <si>
     <t>Meghea, C. I., You, Z., Raffo, J., Leach, R. E., &amp; Roman, L. A. (2015). Statewide Medicaid enhanced prenatal care programs and infant mortality. Pediatrics, 136(2), 334–342.</t>
   </si>
   <si>
     <t>WWHV070771</t>
   </si>
   <si>
     <t>Meghea, C. I., You, Z., &amp; Roman, L. A. (2015). A statewide Medicaid enhanced prenatal and postnatal care program and infant injuries. Maternal and Child Health Journal, 19(10), 2119–2127.</t>
   </si>
   <si>
     <t>WWHV095221</t>
   </si>
   <si>
     <t>Mersky, J. P., Janczewski, C. E., Plummer Lee, C., Gilbert, R. M., McAtee, C., &amp; Yasin, T. (2021). Home visiting effects on breastfeeding and bedsharing in a low-income sample. [Study 2]. Health Education &amp; Behavior, 48(4), 488–495. https://doi.org/10.1177/1090198120964197.</t>
   </si>
   <si>
     <t>WWHV095222</t>
   </si>
   <si>
     <t>Mersky, J. P., Janczewski, C. E., Plummer Lee, C., &amp; Yasin, T. (2022). Impact of home visiting programs on parenting stress in low income women: Findings from a community based trial at an urban health department. [Study 2]. Children and Youth Services Review, 142, 1–10. https://doi.org/10.1016/j.childyouth.2022.106638.</t>
   </si>
   <si>
     <t>WWHV095268</t>
@@ -1005,101 +906,92 @@
   <si>
     <t>WWHV059089</t>
   </si>
   <si>
     <t>PFL Evaluation Team at the UCD Geary Institute. (2012). Preparing For Life early childhood intervention: Assessing the impact of Preparing For Life at six months [Study 1: Randomized controlled trial]. Dublin, Ireland: UCD Geary Institute.</t>
   </si>
   <si>
     <t>WWHV045798</t>
   </si>
   <si>
     <t>PFL Evaluation Team at the UCD Geary Institute. (2012). Preparing For Life early childhood intervention: Assessing the impact of Preparing For Life at twelve months. Dublin, Ireland: UCD Geary Institute.</t>
   </si>
   <si>
     <t>WWHV045800</t>
   </si>
   <si>
     <t>PFL Evaluation Team at the UCD Geary Institute. (2013). Preparing For Life: Early childhood intervention: Assessing the impact of Preparing For Life at twenty-four months. Dublin, Ireland: UCD Geary Institute.</t>
   </si>
   <si>
     <t>WWHV047989</t>
   </si>
   <si>
     <t>Poslawsky, I. E., Naber, F. B., Bakermans-Kranenburg, M. J., van Daalen, E., van Engeland, H., &amp; van IJzendoorn, M. H. (2015). Video-feedback Intervention to promote Positive Parenting adapted to Autism (VIPP-AUTI): A randomized controlled trial. Autism, 19(5), 588–603.</t>
   </si>
   <si>
-    <t>Video-Feedback Intervention to promote Positive Parenting adapted to Autism (VIPP–AUTI)</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV014565</t>
   </si>
   <si>
     <t>Roggman, L., Boyce, L. K., &amp; Cook, G. (2009). Keeping kids on track: Impacts of a parenting-focused Early Head Start program on attachment security and cognitive development. Early Education &amp; Development, 20(6) 920-941</t>
   </si>
   <si>
     <t>WWHV044437</t>
   </si>
   <si>
     <t>Roman, L., Raffo, J. E., Zhu, Q., &amp; Meghea, C. (2014). A statewide Medicaid enhanced prenatal care program: Impact on birth outcomes. JAMA Pediatrics, 168(3), 220–227.</t>
   </si>
   <si>
     <t>WWHV035512</t>
   </si>
   <si>
     <t>Schwarz, D. F., O’Sullivan, A. L., Guinn, J., Mautone, J. A., Carlson, E. C., Zhao, H., Zhang, X., Esposito, T. L., Askew, M., &amp; Radcliffe, J. (2012). Promoting early intervention referral through a randomized controlled home-visiting program. Journal of Early Intervention, 34(1), 20–39</t>
   </si>
   <si>
-    <t>MOM Program</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV014291</t>
   </si>
   <si>
     <t>Shaw, D. S., Connell, A., Dishion, T. J., Wilson, M. N., &amp; Gardner, F. (2009). Improvements in maternal depression as a mediator of intervention effects on early childhood problem behavior. Development and Psychopathology, 21, 417–439.</t>
   </si>
   <si>
     <t>WWHV014295</t>
   </si>
   <si>
     <t>Shaw, D. S., Dishion, T. J., Supplee, L., Gardner, F., &amp; Arnds, K.  (2006). Randomized trial of a family-centered  approach to the prevention of early conduct problems: 2-year effects of the  family check-up in early childhood. Journal of Consulting and Clinical  Psychology, 74(1), 1–9.</t>
   </si>
   <si>
     <t>WWHV038147</t>
   </si>
   <si>
     <t>Sidora-Arcoleo, K., Anson, E., Lorber, M., Cole, R., Olds, D., &amp; Kitzman, H. (2010). Differential effects of a nurse home-visiting intervention on physically aggressive behavior in children. Journal of Pediatric Nursing, 25(1), 35-45.</t>
   </si>
   <si>
     <t>WWHV027968</t>
   </si>
   <si>
     <t>Silovsky, J. F., Bard, D., Chaffin, M., Hecht, D., Burris, L., Owora, A., Beasley, L., Doughty, D., &amp; Lutzker, J. (2011). Prevention of child maltreatment in high-risk rural families: A randomized clinical trial with child welfare outcomes. Children and Youth Services Review, 33(8), 1435–1444. https://doi.org/10.1016/j.childyouth.2011.04.023</t>
   </si>
   <si>
-    <t>SafeCare®</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV094827</t>
   </si>
   <si>
     <t>Silovsky, J., Bard, D., Owora, A. H., Milojevich, H., Jorgensen, A., &amp; Hecht, D. (2022). Risk and protective factors associated with adverse childhood experiences in vulnerable families: Results of a randomized clinical trial of SafeCare®. Child Maltreatment, 28(2), 384–395. https://doi.org/10.1177/10775595221100723</t>
   </si>
   <si>
     <t>WWHV058224</t>
   </si>
   <si>
     <t>Sitnick, S. L., Shaw, D. S., Gill, A., Dishion, T., Winter, C., Waller, R., Gardner, F., &amp; Wilson, M. (2015). Parenting and the family check-up: Changes in observed parent-child interaction following early childhood intervention. Journal of Clinical Child &amp; Adolescent Psychology, 44(6), 970–984.</t>
   </si>
   <si>
     <t>WWHV058188</t>
   </si>
   <si>
     <t>Smith, J. D., Dishion, T. J., Shaw, D. S., Wilson, M. N., Winter, C. C., &amp; Patterson, G. R. (2014). Coercive family process and early-onset conduct problems from age 2 to school entry. Development and Psychopathology, 26(4 Pt. 1), 917.</t>
   </si>
   <si>
     <t>WWHV060298</t>
   </si>
   <si>
     <t>O'Sullivan, A., Fitzpatrick, N., &amp; Doyle, O. (2017). Effects of early intervention on dietary intake and its mediating role on cognitive functioning: A randomised controlled trial. Public Health Nutrition, 20(1), 154-164.</t>
   </si>
   <si>
     <t>WWHV095826</t>
@@ -1128,78 +1020,72 @@
   <si>
     <t>WWHV014526</t>
   </si>
   <si>
     <t>Wagner, M., Clayton, S., Gerlach-Downie, S., &amp; McElroy, M. (1999). An evaluation of the northern California Parents as Teachers demonstration. Menlo Park, CA: SRI International.</t>
   </si>
   <si>
     <t>WWHV014653</t>
   </si>
   <si>
     <t>Wagner, M., &amp; Spiker, D. (2001). Experiences and outcomes for children and families: Multisite Parents as Teachers evaluation. Menlo Park, CA: SRI International. http://www.sri.com/policy/cehs/publications/humanpub/patfinal.pdf.</t>
   </si>
   <si>
     <t>WWHV004065</t>
   </si>
   <si>
     <t>Walkup, J. T., Barlow, A., Mullany, B. C., Pan, W., Goklish, N., Hasting, R., Cowboy, B., Fields, P., Baker, E. V., Speakman, K., Ginsburg, G., Reid, R. (2009). Randomized controlled trial of a paraprofessional-delivered in-home intervention for young reservation-based American Indian mothers. Journal of the American Academy of Child &amp; Adolescent Psychiatry, 48(6), 591-601.</t>
   </si>
   <si>
     <t>WWHV029202</t>
   </si>
   <si>
     <t>Wen, L. M., Baur, L. A., Simpson, J. M., Rissel, C., &amp; Flood, V. M. (2011). Effectiveness of an early intervention on infant feeding practices and "tummy time": A randomized controlled trial. Archives of Pediatrics &amp; Adolescent Medicine, 165(8), 701-707.</t>
   </si>
   <si>
-    <t>Healthy Beginnings</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV035842</t>
   </si>
   <si>
     <t>Wen, L. M., Baur, L. A., Simpson, J. M., Rissel, C., Wardle, K., &amp; Flood, V. M. (2012). Effectiveness of home based early intervention on children's BMI at age 2: Randomised controlled trial. BMJ, 344, e3732. https://doi.org/10.1136/bmj.e3732</t>
   </si>
   <si>
     <t>WWHV047891</t>
   </si>
   <si>
     <t>Wen, L. M., Baur, L. A., Simpson, J. M., Xu, H., Hayes, A. J., Hardy, L. L., Williams, M., &amp; Rissel, C. (2015). Sustainability of effects of an early childhood obesity prevention trial over time: A further 3-year follow-up of the Healthy Beginnings trial. JAMA Pediatrics, 169(6), 543–551. https://doi:10.1001/jamapediatrics.2015.0258</t>
   </si>
   <si>
     <t>WWHV094365</t>
   </si>
   <si>
     <t>Whitehouse, A. J., Varcin, K. J., Pillar, S., Billingham, W., Alvares, G. A., Barbaro, J., ... &amp; Hudry, K. (2021). Effect of preemptive intervention on developmental outcomes among infants showing early signs of autism: a randomized clinical trial of outcomes to diagnosis. JAMA Pediatrics, 175(11), e213298-e213298.</t>
   </si>
   <si>
     <t>WWHV040823</t>
   </si>
   <si>
     <t>Williams, C. M., Asaolu, I., English, B., Jewell, T., Smith, K., &amp; Robl, J. (2014). Maternal and child health improvement by HANDS home visiting program in the Bluegrass area development district (Unpublished manuscript). University of Kentucky Department of Obstetrics and Gynecology, Lexington, KY.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Health Access Nurturing Development Services (HANDS) Program</t>
   </si>
   <si>
     <t>WWHV070280</t>
   </si>
   <si>
     <t>Yarger, H. A. (2018). Investigating longitudinal pathways to dysregulation: The role of anomalous parenting behavior (Publication No. 2130944494) [Doctoral dissertation, University of Delaware]. ProQuest Dissertations and Theses.</t>
   </si>
   <si>
     <t>WWHV075799</t>
   </si>
   <si>
     <t>Yarger, H. A., Bronfman, E., Carlson, E., &amp; Dozier, M. (2020). Intervening with Attachment and Biobehavioral Catch-Up to decrease disrupted parenting behavior and attachment disorganization: The role of parental withdrawal. Development and Psychopathology, 32(3), 1139–1148. https://doi.org/10.1017/S0954579419000786</t>
   </si>
   <si>
     <t>WWHV080984</t>
   </si>
   <si>
     <t>Zajac, L., Raby, K. L., &amp; Dozier, M. (2019). Sustained effects on attachment security in middle childhood: Results from a randomized clinical trial of the Attachment and Biobehavioral Catch‐up (ABC) intervention. Journal of Child Psychology and Psychiatry, 61(4), 417–424. https://doi:10.1111/jcpp.13146</t>
   </si>
   <si>
     <t>WWHV003913</t>
   </si>
   <si>
     <t>Zielinski, D. S., Eckenrode, J., &amp; Olds, D. L. (2009). Nurse home visitation and the prevention of child maltreatment: Impact on the timing of official reports. Development and Psychopathology, 21(2), 441–453. doi:10.1017/S0954579409000248</t>
   </si>
@@ -1218,52 +1104,55 @@
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -1530,2999 +1419,2326 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E172"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A1" sqref="A1:E172"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="744.247" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="155.676" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="36.42" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...2 lines deleted...]
-      <c r="C1" t="s">
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
-      <c r="A2" t="s">
+      <c r="A2" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="C2" t="s">
+      <c r="C2" s="1"/>
+      <c r="D2" s="1"/>
+      <c r="E2" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D2" t="s">
+      <c r="B3" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="E2">
+      <c r="C3" s="1"/>
+      <c r="D3" s="1"/>
+      <c r="E3" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B4" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="C4" s="1"/>
+      <c r="D4" s="1"/>
+      <c r="E4" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="B5" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C5" s="1"/>
+      <c r="D5" s="1"/>
+      <c r="E5" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="3" spans="1:5">
-[...12 lines deleted...]
-      <c r="E3">
+    <row r="6" spans="1:5">
+      <c r="A6" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="B6" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="C6" s="1"/>
+      <c r="D6" s="1"/>
+      <c r="E6" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="4" spans="1:5">
-[...9 lines deleted...]
-      <c r="D4" t="s">
+    <row r="7" spans="1:5">
+      <c r="A7" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E4">
-[...4 lines deleted...]
-      <c r="A5" t="s">
+      <c r="B7" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="B5" t="s">
+      <c r="C7" s="1"/>
+      <c r="D7" s="1"/>
+      <c r="E7" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="A8" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="C5" t="s">
-[...5 lines deleted...]
-      <c r="E5">
+      <c r="B8" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="C8" s="1"/>
+      <c r="D8" s="1"/>
+      <c r="E8" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="A9" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="B9" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="1"/>
+      <c r="D9" s="1"/>
+      <c r="E9" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5">
+      <c r="A10" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="C10" s="1"/>
+      <c r="D10" s="1"/>
+      <c r="E10" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5">
+      <c r="A11" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="B11" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="C11" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D11" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="E11" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5">
+      <c r="A12" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="B12" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="C12" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D12" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="E12" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5">
+      <c r="A13" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="B13" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="C13" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D13" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="E13" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5">
+      <c r="A14" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="B14" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="C14" s="1"/>
+      <c r="D14" s="1"/>
+      <c r="E14" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5">
+      <c r="A15" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="B15" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="C15" s="1"/>
+      <c r="D15" s="1"/>
+      <c r="E15" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5">
+      <c r="A16" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="B16" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="C16" s="1"/>
+      <c r="D16" s="1"/>
+      <c r="E16" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5">
+      <c r="A17" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="B17" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="C17" s="1"/>
+      <c r="D17" s="1"/>
+      <c r="E17" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5">
+      <c r="A18" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="B18" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="C18" s="1"/>
+      <c r="D18" s="1"/>
+      <c r="E18" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5">
+      <c r="A19" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="B19" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="C19" s="1"/>
+      <c r="D19" s="1"/>
+      <c r="E19" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5">
+      <c r="A20" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="B20" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="C20" s="1"/>
+      <c r="D20" s="1"/>
+      <c r="E20" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5">
+      <c r="A21" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="B21" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="C21" s="1"/>
+      <c r="D21" s="1"/>
+      <c r="E21" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5">
+      <c r="A22" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="B22" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="C22" s="1"/>
+      <c r="D22" s="1"/>
+      <c r="E22" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5">
+      <c r="A23" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="B23" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="C23" s="1"/>
+      <c r="D23" s="1"/>
+      <c r="E23" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5">
+      <c r="A24" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="B24" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="C24" s="1"/>
+      <c r="D24" s="1"/>
+      <c r="E24" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5">
+      <c r="A25" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="B25" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="C25" s="1"/>
+      <c r="D25" s="1"/>
+      <c r="E25" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5">
+      <c r="A26" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="B26" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="C26" s="1"/>
+      <c r="D26" s="1"/>
+      <c r="E26" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5">
+      <c r="A27" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="B27" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="C27" s="1"/>
+      <c r="D27" s="1"/>
+      <c r="E27" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5">
+      <c r="A28" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="B28" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="C28" s="1"/>
+      <c r="D28" s="1"/>
+      <c r="E28" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5">
+      <c r="A29" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="B29" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="C29" s="1"/>
+      <c r="D29" s="1"/>
+      <c r="E29" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5">
+      <c r="A30" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="B30" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="C30" s="1"/>
+      <c r="D30" s="1"/>
+      <c r="E30" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5">
+      <c r="A31" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="B31" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="C31" s="1"/>
+      <c r="D31" s="1"/>
+      <c r="E31" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5">
+      <c r="A32" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="B32" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="C32" s="1"/>
+      <c r="D32" s="1"/>
+      <c r="E32" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5">
+      <c r="A33" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="B33" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="C33" s="1"/>
+      <c r="D33" s="1"/>
+      <c r="E33" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5">
+      <c r="A34" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="B34" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="C34" s="1"/>
+      <c r="D34" s="1"/>
+      <c r="E34" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5">
+      <c r="A35" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="B35" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="C35" s="1"/>
+      <c r="D35" s="1"/>
+      <c r="E35" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5">
+      <c r="A36" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="B36" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="C36" s="1"/>
+      <c r="D36" s="1"/>
+      <c r="E36" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5">
+      <c r="A37" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="B37" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="C37" s="1"/>
+      <c r="D37" s="1"/>
+      <c r="E37" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5">
+      <c r="A38" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="B38" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="C38" s="1"/>
+      <c r="D38" s="1"/>
+      <c r="E38" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="6" spans="1:5">
-[...12 lines deleted...]
-      <c r="E6">
+    <row r="39" spans="1:5">
+      <c r="A39" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="B39" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="C39" s="1"/>
+      <c r="D39" s="1"/>
+      <c r="E39" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5">
+      <c r="A40" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="B40" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="C40" s="1"/>
+      <c r="D40" s="1"/>
+      <c r="E40" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5">
+      <c r="A41" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="B41" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="C41" s="1"/>
+      <c r="D41" s="1"/>
+      <c r="E41" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5">
+      <c r="A42" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="B42" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="C42" s="1"/>
+      <c r="D42" s="1"/>
+      <c r="E42" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5">
+      <c r="A43" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="B43" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="C43" s="1"/>
+      <c r="D43" s="1"/>
+      <c r="E43" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5">
+      <c r="A44" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="B44" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="C44" s="1"/>
+      <c r="D44" s="1"/>
+      <c r="E44" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5">
+      <c r="A45" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="B45" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="C45" s="1"/>
+      <c r="D45" s="1"/>
+      <c r="E45" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5">
+      <c r="A46" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="B46" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="C46" s="1"/>
+      <c r="D46" s="1"/>
+      <c r="E46" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5">
+      <c r="A47" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="B47" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="C47" s="1"/>
+      <c r="D47" s="1"/>
+      <c r="E47" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5">
+      <c r="A48" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="B48" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="C48" s="1"/>
+      <c r="D48" s="1"/>
+      <c r="E48" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5">
+      <c r="A49" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="B49" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="C49" s="1"/>
+      <c r="D49" s="1"/>
+      <c r="E49" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5">
+      <c r="A50" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="B50" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="C50" s="1"/>
+      <c r="D50" s="1"/>
+      <c r="E50" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5">
+      <c r="A51" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="B51" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="C51" s="1"/>
+      <c r="D51" s="1"/>
+      <c r="E51" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5">
+      <c r="A52" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="B52" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="C52" s="1"/>
+      <c r="D52" s="1"/>
+      <c r="E52" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5">
+      <c r="A53" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="B53" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="C53" s="1"/>
+      <c r="D53" s="1"/>
+      <c r="E53" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5">
+      <c r="A54" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="B54" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="C54" s="1"/>
+      <c r="D54" s="1"/>
+      <c r="E54" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5">
+      <c r="A55" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="B55" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="C55" s="1"/>
+      <c r="D55" s="1"/>
+      <c r="E55" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5">
+      <c r="A56" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="B56" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="C56" s="1"/>
+      <c r="D56" s="1"/>
+      <c r="E56" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5">
+      <c r="A57" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="B57" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="C57" s="1"/>
+      <c r="D57" s="1"/>
+      <c r="E57" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5">
+      <c r="A58" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="B58" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="C58" s="1"/>
+      <c r="D58" s="1"/>
+      <c r="E58" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5">
+      <c r="A59" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="B59" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="C59" s="1"/>
+      <c r="D59" s="1"/>
+      <c r="E59" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5">
+      <c r="A60" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="B60" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="C60" s="1"/>
+      <c r="D60" s="1"/>
+      <c r="E60" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5">
+      <c r="A61" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="B61" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="C61" s="1"/>
+      <c r="D61" s="1"/>
+      <c r="E61" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5">
+      <c r="A62" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="B62" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="C62" s="1"/>
+      <c r="D62" s="1"/>
+      <c r="E62" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5">
+      <c r="A63" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="B63" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="C63" s="1"/>
+      <c r="D63" s="1"/>
+      <c r="E63" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="7" spans="1:5">
-[...23 lines deleted...]
-      <c r="C8" t="s">
+    <row r="64" spans="1:5">
+      <c r="A64" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="B64" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="C64" s="1"/>
+      <c r="D64" s="1"/>
+      <c r="E64" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5">
+      <c r="A65" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="B65" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="C65" s="1"/>
+      <c r="D65" s="1"/>
+      <c r="E65" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5">
+      <c r="A66" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="B66" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="C66" s="1"/>
+      <c r="D66" s="1"/>
+      <c r="E66" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5">
+      <c r="A67" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="B67" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="C67" s="1"/>
+      <c r="D67" s="1"/>
+      <c r="E67" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5">
+      <c r="A68" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="B68" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="C68" s="1"/>
+      <c r="D68" s="1"/>
+      <c r="E68" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5">
+      <c r="A69" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="B69" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="C69" s="1"/>
+      <c r="D69" s="1"/>
+      <c r="E69" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5">
+      <c r="A70" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="B70" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="C70" s="1"/>
+      <c r="D70" s="1"/>
+      <c r="E70" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5">
+      <c r="A71" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="B71" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="C71" s="1"/>
+      <c r="D71" s="1"/>
+      <c r="E71" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5">
+      <c r="A72" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="B72" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="C72" s="1"/>
+      <c r="D72" s="1"/>
+      <c r="E72" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5">
+      <c r="A73" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="B73" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="C73" s="1"/>
+      <c r="D73" s="1"/>
+      <c r="E73" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5">
+      <c r="A74" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="B74" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="C74" s="1"/>
+      <c r="D74" s="1"/>
+      <c r="E74" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5">
+      <c r="A75" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="B75" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="C75" s="1"/>
+      <c r="D75" s="1"/>
+      <c r="E75" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5">
+      <c r="A76" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="B76" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="C76" s="1"/>
+      <c r="D76" s="1"/>
+      <c r="E76" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5">
+      <c r="A77" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="B77" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="C77" s="1"/>
+      <c r="D77" s="1"/>
+      <c r="E77" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5">
+      <c r="A78" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="B78" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="C78" s="1"/>
+      <c r="D78" s="1"/>
+      <c r="E78" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5">
+      <c r="A79" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="B79" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="C79" s="1"/>
+      <c r="D79" s="1"/>
+      <c r="E79" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5">
+      <c r="A80" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="B80" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="C80" s="1"/>
+      <c r="D80" s="1"/>
+      <c r="E80" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5">
+      <c r="A81" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="B81" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="C81" s="1"/>
+      <c r="D81" s="1"/>
+      <c r="E81" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5">
+      <c r="A82" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="B82" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="C82" s="1"/>
+      <c r="D82" s="1"/>
+      <c r="E82" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5">
+      <c r="A83" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="B83" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="C83" s="1"/>
+      <c r="D83" s="1"/>
+      <c r="E83" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5">
+      <c r="A84" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="B84" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="C84" s="1"/>
+      <c r="D84" s="1"/>
+      <c r="E84" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5">
+      <c r="A85" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="B85" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="C85" s="1"/>
+      <c r="D85" s="1"/>
+      <c r="E85" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5">
+      <c r="A86" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="B86" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="C86" s="1"/>
+      <c r="D86" s="1"/>
+      <c r="E86" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5">
+      <c r="A87" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="B87" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="C87" s="1"/>
+      <c r="D87" s="1"/>
+      <c r="E87" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5">
+      <c r="A88" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="B88" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="C88" s="1"/>
+      <c r="D88" s="1"/>
+      <c r="E88" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5">
+      <c r="A89" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="B89" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="C89" s="1"/>
+      <c r="D89" s="1"/>
+      <c r="E89" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5">
+      <c r="A90" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="B90" s="1" t="s">
+        <v>185</v>
+      </c>
+      <c r="C90" s="1"/>
+      <c r="D90" s="1"/>
+      <c r="E90" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5">
+      <c r="A91" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="B91" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="C91" s="1"/>
+      <c r="D91" s="1"/>
+      <c r="E91" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5">
+      <c r="A92" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="B92" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="C92" s="1"/>
+      <c r="D92" s="1"/>
+      <c r="E92" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5">
+      <c r="A93" s="1" t="s">
+        <v>190</v>
+      </c>
+      <c r="B93" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="C93" s="1"/>
+      <c r="D93" s="1"/>
+      <c r="E93" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5">
+      <c r="A94" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="B94" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="C94" s="1"/>
+      <c r="D94" s="1"/>
+      <c r="E94" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5">
+      <c r="A95" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="B95" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="C95" s="1"/>
+      <c r="D95" s="1"/>
+      <c r="E95" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5">
+      <c r="A96" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="B96" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="C96" s="1"/>
+      <c r="D96" s="1"/>
+      <c r="E96" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5">
+      <c r="A97" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="B97" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="C97" s="1"/>
+      <c r="D97" s="1"/>
+      <c r="E97" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5">
+      <c r="A98" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="B98" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="C98" s="1"/>
+      <c r="D98" s="1"/>
+      <c r="E98" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5">
+      <c r="A99" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="B99" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="C99" s="1"/>
+      <c r="D99" s="1"/>
+      <c r="E99" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5">
+      <c r="A100" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="B100" s="1" t="s">
+        <v>205</v>
+      </c>
+      <c r="C100" s="1"/>
+      <c r="D100" s="1"/>
+      <c r="E100" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5">
+      <c r="A101" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="B101" s="1" t="s">
+        <v>207</v>
+      </c>
+      <c r="C101" s="1"/>
+      <c r="D101" s="1"/>
+      <c r="E101" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5">
+      <c r="A102" s="1" t="s">
+        <v>208</v>
+      </c>
+      <c r="B102" s="1" t="s">
+        <v>209</v>
+      </c>
+      <c r="C102" s="1"/>
+      <c r="D102" s="1"/>
+      <c r="E102" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5">
+      <c r="A103" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="B103" s="1" t="s">
+        <v>211</v>
+      </c>
+      <c r="C103" s="1"/>
+      <c r="D103" s="1"/>
+      <c r="E103" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5">
+      <c r="A104" s="1" t="s">
+        <v>212</v>
+      </c>
+      <c r="B104" s="1" t="s">
+        <v>213</v>
+      </c>
+      <c r="C104" s="1"/>
+      <c r="D104" s="1"/>
+      <c r="E104" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5">
+      <c r="A105" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="B105" s="1" t="s">
+        <v>215</v>
+      </c>
+      <c r="C105" s="1"/>
+      <c r="D105" s="1"/>
+      <c r="E105" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5">
+      <c r="A106" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="B106" s="1" t="s">
+        <v>217</v>
+      </c>
+      <c r="C106" s="1"/>
+      <c r="D106" s="1"/>
+      <c r="E106" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5">
+      <c r="A107" s="1" t="s">
+        <v>218</v>
+      </c>
+      <c r="B107" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="C107" s="1"/>
+      <c r="D107" s="1"/>
+      <c r="E107" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5">
+      <c r="A108" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="B108" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="C108" s="1"/>
+      <c r="D108" s="1"/>
+      <c r="E108" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5">
+      <c r="A109" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="B109" s="1" t="s">
+        <v>223</v>
+      </c>
+      <c r="C109" s="1"/>
+      <c r="D109" s="1"/>
+      <c r="E109" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5">
+      <c r="A110" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="B110" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="C110" s="1"/>
+      <c r="D110" s="1"/>
+      <c r="E110" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5">
+      <c r="A111" s="1" t="s">
+        <v>226</v>
+      </c>
+      <c r="B111" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="C111" s="1"/>
+      <c r="D111" s="1"/>
+      <c r="E111" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5">
+      <c r="A112" s="1" t="s">
+        <v>228</v>
+      </c>
+      <c r="B112" s="1" t="s">
+        <v>229</v>
+      </c>
+      <c r="C112" s="1"/>
+      <c r="D112" s="1"/>
+      <c r="E112" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5">
+      <c r="A113" s="1" t="s">
+        <v>230</v>
+      </c>
+      <c r="B113" s="1" t="s">
+        <v>231</v>
+      </c>
+      <c r="C113" s="1"/>
+      <c r="D113" s="1"/>
+      <c r="E113" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5">
+      <c r="A114" s="1" t="s">
+        <v>232</v>
+      </c>
+      <c r="B114" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="C114" s="1"/>
+      <c r="D114" s="1"/>
+      <c r="E114" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5">
+      <c r="A115" s="1" t="s">
+        <v>234</v>
+      </c>
+      <c r="B115" s="1" t="s">
+        <v>235</v>
+      </c>
+      <c r="C115" s="1"/>
+      <c r="D115" s="1"/>
+      <c r="E115" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5">
+      <c r="A116" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="B116" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="C116" s="1"/>
+      <c r="D116" s="1"/>
+      <c r="E116" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5">
+      <c r="A117" s="1" t="s">
+        <v>238</v>
+      </c>
+      <c r="B117" s="1" t="s">
+        <v>239</v>
+      </c>
+      <c r="C117" s="1"/>
+      <c r="D117" s="1"/>
+      <c r="E117" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5">
+      <c r="A118" s="1" t="s">
+        <v>240</v>
+      </c>
+      <c r="B118" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="C118" s="1"/>
+      <c r="D118" s="1"/>
+      <c r="E118" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5">
+      <c r="A119" s="1" t="s">
+        <v>242</v>
+      </c>
+      <c r="B119" s="1" t="s">
+        <v>243</v>
+      </c>
+      <c r="C119" s="1"/>
+      <c r="D119" s="1"/>
+      <c r="E119" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5">
+      <c r="A120" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="B120" s="1" t="s">
+        <v>245</v>
+      </c>
+      <c r="C120" s="1"/>
+      <c r="D120" s="1"/>
+      <c r="E120" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5">
+      <c r="A121" s="1" t="s">
+        <v>246</v>
+      </c>
+      <c r="B121" s="1" t="s">
+        <v>247</v>
+      </c>
+      <c r="C121" s="1"/>
+      <c r="D121" s="1"/>
+      <c r="E121" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5">
+      <c r="A122" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="B122" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="C122" s="1"/>
+      <c r="D122" s="1"/>
+      <c r="E122" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5">
+      <c r="A123" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="B123" s="1" t="s">
+        <v>251</v>
+      </c>
+      <c r="C123" s="1"/>
+      <c r="D123" s="1"/>
+      <c r="E123" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5">
+      <c r="A124" s="1" t="s">
+        <v>252</v>
+      </c>
+      <c r="B124" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="C124" s="1"/>
+      <c r="D124" s="1"/>
+      <c r="E124" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5">
+      <c r="A125" s="1" t="s">
+        <v>254</v>
+      </c>
+      <c r="B125" s="1" t="s">
+        <v>255</v>
+      </c>
+      <c r="C125" s="1"/>
+      <c r="D125" s="1"/>
+      <c r="E125" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5">
+      <c r="A126" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="B126" s="1" t="s">
+        <v>257</v>
+      </c>
+      <c r="C126" s="1"/>
+      <c r="D126" s="1"/>
+      <c r="E126" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5">
+      <c r="A127" s="1" t="s">
+        <v>258</v>
+      </c>
+      <c r="B127" s="1" t="s">
+        <v>259</v>
+      </c>
+      <c r="C127" s="1"/>
+      <c r="D127" s="1"/>
+      <c r="E127" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5">
+      <c r="A128" s="1" t="s">
+        <v>260</v>
+      </c>
+      <c r="B128" s="1" t="s">
+        <v>261</v>
+      </c>
+      <c r="C128" s="1"/>
+      <c r="D128" s="1"/>
+      <c r="E128" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5">
+      <c r="A129" s="1" t="s">
+        <v>262</v>
+      </c>
+      <c r="B129" s="1" t="s">
+        <v>263</v>
+      </c>
+      <c r="C129" s="1"/>
+      <c r="D129" s="1"/>
+      <c r="E129" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5">
+      <c r="A130" s="1" t="s">
+        <v>264</v>
+      </c>
+      <c r="B130" s="1" t="s">
+        <v>265</v>
+      </c>
+      <c r="C130" s="1"/>
+      <c r="D130" s="1"/>
+      <c r="E130" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5">
+      <c r="A131" s="1" t="s">
+        <v>266</v>
+      </c>
+      <c r="B131" s="1" t="s">
+        <v>267</v>
+      </c>
+      <c r="C131" s="1"/>
+      <c r="D131" s="1"/>
+      <c r="E131" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5">
+      <c r="A132" s="1" t="s">
+        <v>268</v>
+      </c>
+      <c r="B132" s="1" t="s">
+        <v>269</v>
+      </c>
+      <c r="C132" s="1"/>
+      <c r="D132" s="1"/>
+      <c r="E132" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5">
+      <c r="A133" s="1" t="s">
+        <v>270</v>
+      </c>
+      <c r="B133" s="1" t="s">
+        <v>271</v>
+      </c>
+      <c r="C133" s="1"/>
+      <c r="D133" s="1"/>
+      <c r="E133" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5">
+      <c r="A134" s="1" t="s">
+        <v>272</v>
+      </c>
+      <c r="B134" s="1" t="s">
+        <v>273</v>
+      </c>
+      <c r="C134" s="1"/>
+      <c r="D134" s="1"/>
+      <c r="E134" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5">
+      <c r="A135" s="1" t="s">
+        <v>274</v>
+      </c>
+      <c r="B135" s="1" t="s">
+        <v>275</v>
+      </c>
+      <c r="C135" s="1" t="s">
+        <v>276</v>
+      </c>
+      <c r="D135" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="E135" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5">
+      <c r="A136" s="1" t="s">
+        <v>277</v>
+      </c>
+      <c r="B136" s="1" t="s">
+        <v>278</v>
+      </c>
+      <c r="C136" s="1"/>
+      <c r="D136" s="1"/>
+      <c r="E136" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5">
+      <c r="A137" s="1" t="s">
+        <v>279</v>
+      </c>
+      <c r="B137" s="1" t="s">
+        <v>280</v>
+      </c>
+      <c r="C137" s="1"/>
+      <c r="D137" s="1"/>
+      <c r="E137" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5">
+      <c r="A138" s="1" t="s">
+        <v>281</v>
+      </c>
+      <c r="B138" s="1" t="s">
+        <v>282</v>
+      </c>
+      <c r="C138" s="1"/>
+      <c r="D138" s="1"/>
+      <c r="E138" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5">
+      <c r="A139" s="1" t="s">
+        <v>283</v>
+      </c>
+      <c r="B139" s="1" t="s">
+        <v>284</v>
+      </c>
+      <c r="C139" s="1"/>
+      <c r="D139" s="1"/>
+      <c r="E139" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5">
+      <c r="A140" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="B140" s="1" t="s">
+        <v>286</v>
+      </c>
+      <c r="C140" s="1"/>
+      <c r="D140" s="1"/>
+      <c r="E140" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5">
+      <c r="A141" s="1" t="s">
+        <v>287</v>
+      </c>
+      <c r="B141" s="1" t="s">
+        <v>288</v>
+      </c>
+      <c r="C141" s="1"/>
+      <c r="D141" s="1"/>
+      <c r="E141" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5">
+      <c r="A142" s="1" t="s">
+        <v>289</v>
+      </c>
+      <c r="B142" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="C142" s="1"/>
+      <c r="D142" s="1"/>
+      <c r="E142" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5">
+      <c r="A143" s="1" t="s">
+        <v>291</v>
+      </c>
+      <c r="B143" s="1" t="s">
+        <v>292</v>
+      </c>
+      <c r="C143" s="1"/>
+      <c r="D143" s="1"/>
+      <c r="E143" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5">
+      <c r="A144" s="1" t="s">
+        <v>293</v>
+      </c>
+      <c r="B144" s="1" t="s">
+        <v>294</v>
+      </c>
+      <c r="C144" s="1"/>
+      <c r="D144" s="1"/>
+      <c r="E144" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5">
+      <c r="A145" s="1" t="s">
+        <v>295</v>
+      </c>
+      <c r="B145" s="1" t="s">
+        <v>296</v>
+      </c>
+      <c r="C145" s="1"/>
+      <c r="D145" s="1"/>
+      <c r="E145" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5">
+      <c r="A146" s="1" t="s">
+        <v>297</v>
+      </c>
+      <c r="B146" s="1" t="s">
+        <v>298</v>
+      </c>
+      <c r="C146" s="1"/>
+      <c r="D146" s="1"/>
+      <c r="E146" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5">
+      <c r="A147" s="1" t="s">
+        <v>299</v>
+      </c>
+      <c r="B147" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="C147" s="1"/>
+      <c r="D147" s="1"/>
+      <c r="E147" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5">
+      <c r="A148" s="1" t="s">
+        <v>301</v>
+      </c>
+      <c r="B148" s="1" t="s">
+        <v>302</v>
+      </c>
+      <c r="C148" s="1"/>
+      <c r="D148" s="1"/>
+      <c r="E148" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5">
+      <c r="A149" s="1" t="s">
+        <v>303</v>
+      </c>
+      <c r="B149" s="1" t="s">
+        <v>304</v>
+      </c>
+      <c r="C149" s="1"/>
+      <c r="D149" s="1"/>
+      <c r="E149" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5">
+      <c r="A150" s="1" t="s">
+        <v>305</v>
+      </c>
+      <c r="B150" s="1" t="s">
+        <v>306</v>
+      </c>
+      <c r="C150" s="1"/>
+      <c r="D150" s="1"/>
+      <c r="E150" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5">
+      <c r="A151" s="1" t="s">
+        <v>307</v>
+      </c>
+      <c r="B151" s="1" t="s">
+        <v>308</v>
+      </c>
+      <c r="C151" s="1"/>
+      <c r="D151" s="1"/>
+      <c r="E151" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5">
+      <c r="A152" s="1" t="s">
+        <v>309</v>
+      </c>
+      <c r="B152" s="1" t="s">
+        <v>310</v>
+      </c>
+      <c r="C152" s="1"/>
+      <c r="D152" s="1"/>
+      <c r="E152" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5">
+      <c r="A153" s="1" t="s">
+        <v>311</v>
+      </c>
+      <c r="B153" s="1" t="s">
+        <v>312</v>
+      </c>
+      <c r="C153" s="1"/>
+      <c r="D153" s="1"/>
+      <c r="E153" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5">
+      <c r="A154" s="1" t="s">
+        <v>313</v>
+      </c>
+      <c r="B154" s="1" t="s">
+        <v>314</v>
+      </c>
+      <c r="C154" s="1"/>
+      <c r="D154" s="1"/>
+      <c r="E154" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5">
+      <c r="A155" s="1" t="s">
+        <v>315</v>
+      </c>
+      <c r="B155" s="1" t="s">
+        <v>316</v>
+      </c>
+      <c r="C155" s="1"/>
+      <c r="D155" s="1"/>
+      <c r="E155" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5">
+      <c r="A156" s="1" t="s">
+        <v>317</v>
+      </c>
+      <c r="B156" s="1" t="s">
+        <v>318</v>
+      </c>
+      <c r="C156" s="1"/>
+      <c r="D156" s="1"/>
+      <c r="E156" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5">
+      <c r="A157" s="1" t="s">
+        <v>319</v>
+      </c>
+      <c r="B157" s="1" t="s">
+        <v>320</v>
+      </c>
+      <c r="C157" s="1"/>
+      <c r="D157" s="1"/>
+      <c r="E157" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5">
+      <c r="A158" s="1" t="s">
+        <v>321</v>
+      </c>
+      <c r="B158" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="C158" s="1"/>
+      <c r="D158" s="1"/>
+      <c r="E158" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5">
+      <c r="A159" s="1" t="s">
+        <v>323</v>
+      </c>
+      <c r="B159" s="1" t="s">
+        <v>324</v>
+      </c>
+      <c r="C159" s="1"/>
+      <c r="D159" s="1"/>
+      <c r="E159" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5">
+      <c r="A160" s="1" t="s">
+        <v>325</v>
+      </c>
+      <c r="B160" s="1" t="s">
+        <v>326</v>
+      </c>
+      <c r="C160" s="1"/>
+      <c r="D160" s="1"/>
+      <c r="E160" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5">
+      <c r="A161" s="1" t="s">
+        <v>327</v>
+      </c>
+      <c r="B161" s="1" t="s">
+        <v>328</v>
+      </c>
+      <c r="C161" s="1"/>
+      <c r="D161" s="1"/>
+      <c r="E161" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5">
+      <c r="A162" s="1" t="s">
+        <v>329</v>
+      </c>
+      <c r="B162" s="1" t="s">
+        <v>330</v>
+      </c>
+      <c r="C162" s="1"/>
+      <c r="D162" s="1"/>
+      <c r="E162" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5">
+      <c r="A163" s="1" t="s">
+        <v>331</v>
+      </c>
+      <c r="B163" s="1" t="s">
+        <v>332</v>
+      </c>
+      <c r="C163" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="D8" t="s">
-[...7 lines deleted...]
-      <c r="A9" t="s">
+      <c r="D163" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="B9" t="s">
-[...331 lines deleted...]
-      <c r="E28">
+      <c r="E163" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5">
+      <c r="A164" s="1" t="s">
+        <v>333</v>
+      </c>
+      <c r="B164" s="1" t="s">
+        <v>334</v>
+      </c>
+      <c r="C164" s="1"/>
+      <c r="D164" s="1"/>
+      <c r="E164" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5">
+      <c r="A165" s="1" t="s">
+        <v>335</v>
+      </c>
+      <c r="B165" s="1" t="s">
+        <v>336</v>
+      </c>
+      <c r="C165" s="1"/>
+      <c r="D165" s="1"/>
+      <c r="E165" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5">
+      <c r="A166" s="1" t="s">
+        <v>337</v>
+      </c>
+      <c r="B166" s="1" t="s">
+        <v>338</v>
+      </c>
+      <c r="C166" s="1"/>
+      <c r="D166" s="1"/>
+      <c r="E166" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="29" spans="1:5">
-[...165 lines deleted...]
-      <c r="E38">
+    <row r="167" spans="1:5">
+      <c r="A167" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="B167" s="1" t="s">
+        <v>340</v>
+      </c>
+      <c r="C167" s="1"/>
+      <c r="D167" s="1"/>
+      <c r="E167" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="39" spans="1:5">
-[...1890 lines deleted...]
-      <c r="B150" t="s">
+    <row r="168" spans="1:5">
+      <c r="A168" s="1" t="s">
         <v>341</v>
       </c>
-      <c r="C150" t="s">
-[...10 lines deleted...]
-      <c r="A151" t="s">
+      <c r="B168" s="1" t="s">
         <v>342</v>
       </c>
-      <c r="B151" t="s">
+      <c r="C168" s="1"/>
+      <c r="D168" s="1"/>
+      <c r="E168" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5">
+      <c r="A169" s="1" t="s">
         <v>343</v>
       </c>
-      <c r="C151" t="s">
-[...10 lines deleted...]
-      <c r="A152" t="s">
+      <c r="B169" s="1" t="s">
         <v>344</v>
       </c>
-      <c r="B152" t="s">
+      <c r="C169" s="1"/>
+      <c r="D169" s="1"/>
+      <c r="E169" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5">
+      <c r="A170" s="1" t="s">
         <v>345</v>
       </c>
-      <c r="C152" t="s">
+      <c r="B170" s="1" t="s">
         <v>346</v>
       </c>
-      <c r="D152" t="s">
-[...7 lines deleted...]
-      <c r="A153" t="s">
+      <c r="C170" s="1"/>
+      <c r="D170" s="1"/>
+      <c r="E170" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5">
+      <c r="A171" s="1" t="s">
         <v>347</v>
       </c>
-      <c r="B153" t="s">
+      <c r="B171" s="1" t="s">
         <v>348</v>
       </c>
-      <c r="C153" t="s">
-[...10 lines deleted...]
-      <c r="A154" t="s">
+      <c r="C171" s="1"/>
+      <c r="D171" s="1"/>
+      <c r="E171" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5">
+      <c r="A172" s="1" t="s">
         <v>349</v>
       </c>
-      <c r="B154" t="s">
+      <c r="B172" s="1" t="s">
         <v>350</v>
       </c>
-      <c r="C154" t="s">
-[...311 lines deleted...]
-      <c r="E172">
+      <c r="C172" s="1"/>
+      <c r="D172" s="1"/>
+      <c r="E172" s="1">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Research Manuscript Database</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>