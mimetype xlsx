--- v0 (2026-07-24)
+++ v1 (2026-09-15)
@@ -12,160 +12,175 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Research Manuscript Database" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="160">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="171">
   <si>
     <t>Study ID</t>
   </si>
   <si>
     <t>Citation</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Rating</t>
   </si>
   <si>
     <t>Standards Version</t>
   </si>
   <si>
     <t>WWHV014584</t>
   </si>
   <si>
     <t>Bair-Merritt,  M. H., Jennings, J. M., Chen, R., Burrell, L., McFarlane, E., Fuddy, L., et al.  (2010). Reducing maternal intimate partner violence after the birth of a child:  A randomized controlled trial of the Hawaii Healthy Start home visitation  program. Archives of Pediatrics and  Adolescent Medicine, 164(1), 16–23.</t>
   </si>
   <si>
+    <t>Healthy Families America (HFA)®</t>
+  </si>
+  <si>
+    <t>High</t>
+  </si>
+  <si>
     <t>WWHV040826</t>
   </si>
   <si>
     <t>Barlow, A., Mullany, B., Neault, N., Billy, T., Hastings, R., Lorenzo, S., ... Walkup, J. T. (2014). A randomized controlled trial of a paraprofessional-delivered, home-visiting intervention: Three-year outcomes for American Indian teen mothers and their children. Manuscript under review.</t>
   </si>
   <si>
     <t>Family Spirit®</t>
   </si>
   <si>
     <t>Moderate</t>
   </si>
   <si>
     <t>WWHV029496</t>
   </si>
   <si>
     <t>Barlow, A., Mullany, B., Neault, N., Compton, S., Carter, A., Hastings, R., Billy, T., CohoMescal, V., Lorenzo, S., &amp; Walkup, J. T. (Jan 2013). Effect of a paraprofessional home-visiting intervention on American Indian teen mothers’ and infants’ behavioral risks: A randomized controlled trial. The American Journal of Psychiatry, 170(1), 83-93.</t>
   </si>
   <si>
-    <t>High</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV047724</t>
   </si>
   <si>
     <t>Barlow, A., Mullany, B., Neault, N., Goklish, N., Billy, T., Hastings, R., ... Walkup, J. T. (2015). Paraprofessional-delivered home-visiting intervention for American Indian teen mothers and children: 3-Year outcomes from a randomized controlled trial. American Journal of Psychiatry, 172(2), 154-162.</t>
   </si>
   <si>
     <t>WWHV037116</t>
   </si>
   <si>
     <t>Boyd, A. (1997). Parents as first teachers pilot project evaluation (PAFT) : Report on Whangarei region: Final complete draft. Wellington: Ministry of Education.</t>
   </si>
   <si>
+    <t>Parents as First Teachers  (New Zealand)</t>
+  </si>
+  <si>
     <t>WWHV038491</t>
   </si>
   <si>
     <t>Brennan, L. M., Shelleby, E. C., Shaw, D. S., Gardner, F., Dishion, T. J., &amp; Wilson, M. (2013). Indirect effects of the family check-Up on school-age academic achievement through improvements in parenting in early childhood. Journal of Educational Psychology, 105(3), 762.</t>
   </si>
   <si>
+    <t>Family Check-Up® For Children</t>
+  </si>
+  <si>
     <t>WWHV003774</t>
   </si>
   <si>
     <t>Caldera, D., Burrell, L., Rodriguez, K., Crowne, S. S., Rohde, C., &amp; Duggan, A. (2007). Impact of a statewide home visiting program on parenting and on child health and development. Child Abuse &amp; Neglect, 31(8), 829–852. doi:10.1016/j.chiabu.2007.02.008</t>
   </si>
   <si>
     <t>WWHV037119</t>
   </si>
   <si>
     <t>Campbell, K. I., &amp; Silva, P. A. (1997). Parents as first teachers pilot programme evaluation : Age three assessments. Final report to the ministry of education on the Dunedin and Gisborne/East coast areas. Wellington: Ministry of Education.</t>
   </si>
   <si>
     <t>WWHV013607</t>
   </si>
   <si>
     <t>Chambliss,  J. W. (1998). An experimental trial of a home visiting program to prevent child  maltreatment (Doctoral dissertation, Georgia State University, 1998). Dissertation  Abstracts International, 61(03B), 152-1628. (AAI9967277)</t>
   </si>
   <si>
     <t>WWHV050820</t>
   </si>
   <si>
     <t>Chang, H., Shaw, D. S., Dishion, T. J., Gardner, F., &amp; Wilson, M. N. (2015). Proactive parenting and children's effortful control: Mediating role of language and indirect intervention effects. Social Development, 24(1), 206-223.</t>
   </si>
   <si>
     <t>WWHV058622</t>
   </si>
   <si>
     <t>Chang, H., Shaw, D. S., Shelleby, E. C., Dishion, T. J., &amp; Wilson, M. N. (2016). The long-term effectiveness of the family check-up on peer preference: Parent-child interaction and child effortful control as sequential mediators. Journal of Abnormal Child Psychology. Advance online publication.</t>
   </si>
   <si>
     <t>WWHV039454</t>
   </si>
   <si>
     <t>Chazan-Cohen, R., Raikes, H. H., &amp; Vogel, C. (2013). V. Program subgroups: Patterns of impacts for home-based, center-based, and mixed-approach programs. Monographs of the Society for Research in Child Development, 78(1), 93-109.</t>
   </si>
   <si>
+    <t>Early Head Start—Home-based option</t>
+  </si>
+  <si>
     <t>WWHV014293</t>
   </si>
   <si>
     <t>Connell, A., Bullock, B. M., Dishion, T. J., Shaw, D., Wilson, M., &amp; Gardner, F. (2008). Family intervention effects on co-occurring early childhood behavioral and emotional problems: A latent transition analysis approach. Journal of Abnormal Child Psychology, 36(8), 1211-1225.</t>
   </si>
   <si>
     <t>WWHV003731</t>
   </si>
   <si>
     <t>Culp, A. M., Culp, R. E., Anderson, J. W., &amp; Carter, S. (2007). Health and safety intervention with first-time mothers. Health Education Research, 22(2), 285-294.</t>
   </si>
   <si>
+    <t>Oklahoma’s Community-Based Family Resource and Support (CBFRS) Program</t>
+  </si>
+  <si>
     <t>WWHV003715</t>
   </si>
   <si>
     <t>Culp, A. M., Culp, R. E., Hechtner-Galvin, T., Howell, C. S., Saathoff-Wells, T., &amp; Marr, P. (2004). First-time mothers in home visitation services utilizing child development specialists. Infant Mental Health Journal, 25(1), 1-15. doi:10.1002/imhj.10086.</t>
   </si>
   <si>
     <t>WWHV047173</t>
   </si>
   <si>
     <t>Dishion, T. J., Mun, C. J., Drake, E. C., Tein, J. Y., Shaw, D. S., &amp; Wilson, M. (2015). A transactional approach to preventing early childhood neglect: The family check-up as a public health strategy. Development and Psychopathology, 27(4 Pt. 2), 1647.</t>
   </si>
   <si>
     <t>WWHV014296</t>
   </si>
   <si>
     <t>Dishion, T. J., Shaw, D., Connell, A., Gardner, F., Weaver, C., &amp; Wilson, M. (2008). The family check-up with high-risk indigent families: Preventing problem behavior by increasing parents’ positive behavior support in early childhood. Child Development, 79(5), 1395–1414.</t>
   </si>
   <si>
     <t>WWHV012831</t>
   </si>
   <si>
     <t>Duggan, A., Fuddy, L., Burrell, L., Higman, S. M., McFarlane, E., Windham, A., et al. (2004). Randomized trial of a statewide home visiting program to prevent child abuse: Impact in reducing parental risk factors. Child Abuse &amp; Neglect, 28(6), 623–643.</t>
   </si>
   <si>
     <t>WWHV015375</t>
@@ -182,90 +197,99 @@
   <si>
     <t>WWHV014665</t>
   </si>
   <si>
     <t>Duggan,  A. K., McFarlane, E. C., Windham, A. M., Rohde, C. A., Salkever, D. S., Fuddy,  L., et al. (1999). Evaluation of Hawaii’s  Healthy Start program. Future of  Children, 9(1), 66–90; discussion 177–178.</t>
   </si>
   <si>
     <t>WWHV003735</t>
   </si>
   <si>
     <t>DuMont, K., Mitchell-Herzfeld, S., Greene, R., Lee, E., Lowenfels, A., Rodriguez, M., et al. (2008). Healthy Families New York (HFNY) randomized trial: Effects on early child abuse and neglect. Child Abuse &amp; Neglect, 32(3), 295–315.</t>
   </si>
   <si>
     <t>WWHV051936</t>
   </si>
   <si>
     <t>Easterbrooks, M. A., Jacobs, F. H., Bartlett, J. D., Goldberg, J., Contreras, M. M., Kotake, C., Raskin, M. &amp; Chaudhuri, J. H. (2012). Initial findings from a randomized, controlled trial of Healthy Families Massachusetts: Early program impacts on young mothers' parenting. Report to the Pew Center on the States. Medford, MA: Tufts University.</t>
   </si>
   <si>
     <t>WWHV026224</t>
   </si>
   <si>
     <t>Eckenrode, J., Campa, M., Luckey, D. W., Henderson, C. R., Cole, R., Kitzman, H., Anson, E., Sidora-Arcoleo, K., Powers, J., &amp; Olds, D. (2010). Long-term effects of prenatal and infancy nurse home visitation on the life course of youths: 19-year follow-up of a randomized trial. Archives of Pediatrics &amp; Adolescent Medicine, 164(1), 9-15.</t>
   </si>
   <si>
+    <t>Nurse-Family Partnership (NFP)®</t>
+  </si>
+  <si>
     <t>WWHV003485</t>
   </si>
   <si>
     <t>Eckenrode, J., Zielinski, D., Smith, E., Marcynyszyn, L. A., Henderson, C. R., Kitzman, H., et al. (2001). Child maltreatment and the early onset of problem behaviors: Can a program of nurse home visitation break the link? Development and Psychopathology, 13(4), 873–890.</t>
   </si>
   <si>
     <t>WWHV003728</t>
   </si>
   <si>
     <t>El-Kamary, S. S., Higman, S. M., Fuddy, L., McFarlane, E., Sia, C., &amp; Duggan, A. K. (2004). Hawaii’s Healthy Start home visiting program: Determinants and impact of rapid repeat birth. Pediatrics, 114(3), e317–e326.</t>
   </si>
   <si>
     <t>WWHV094364</t>
   </si>
   <si>
     <t>O’Farrelly, C., Watt, H., Babalis, D., Bakermans-Kranenburg, M. J., Barker, B., Byford, S., ... &amp; Ramchandani, P. G. (2021). A brief home-based parenting intervention to reduce behavior problems in young children: a pragmatic randomized clinical trial. JAMA Pediatrics, 175(6), 567-576.</t>
   </si>
   <si>
+    <t>Video-Feedback Intervention to promote Positive Parenting–Sensitive Discipline® (VIPP–SD)</t>
+  </si>
+  <si>
     <t>WWHV014292</t>
   </si>
   <si>
     <t>Gardner, F., Connell, A., Trentacosta, C. J., Shaw, D. S., Dishion, T. J., &amp; Wilson, M. N. (2009). Moderators of outcome in a brief family-centered intervention for preventing early problem behavior. Journal of Consulting and Clinical Psychology, 77(3), 543–553.</t>
   </si>
   <si>
     <t>WWHV061793</t>
   </si>
   <si>
     <t>Green, B. L., Sanders, M. B., &amp; Tarte, J. (2017). Using administrative data to evaluate the effectiveness of the Healthy Families Oregon home visiting program: 2–year impacts on child maltreatment &amp; service utilization. Children and Youth Services Review, 75, 77–86.</t>
   </si>
   <si>
     <t>WWHV043933</t>
   </si>
   <si>
     <t>Green, B. L., Tarte, J. M., Harrison, P. M., Nygren, M., &amp; Sanders, M. B. (2014). Results from a randomized trial of the Healthy Families Oregon accredited statewide program: Early program impacts on parenting. Children and Youth Services Review, 44, 288-298.</t>
   </si>
   <si>
     <t>WWHV065747</t>
   </si>
   <si>
     <t>Haines, J., Douglas, S., Mirotta, J. A., O’Kane, C., Breau, R., Walton, K., Krystia, O., Chamoun, E., Annis, A., Darlington, G. A., Buchholz, A. C., Duncan, A. M., Vallis, L. A., Spriet, L. L., Mutch, D. M., Brauer, P., Allen-Vercoe, E., Taveras, E. M., Ma, D. W. L., &amp; the Guelph Family Health Study. (2018). Guelph Family Health Study: Pilot study of a home-based obesity prevention intervention [Study 1: Four home visits]. Canadian Journal of Public Health, 109(4), 549–560. https://doi.org/10.17269/s41997-018-0072-3</t>
+  </si>
+  <si>
+    <t>Guelph Family Health Study (GFHS)</t>
   </si>
   <si>
     <t>WWHV038783</t>
   </si>
   <si>
     <t>Hanks, Carole, Luckey, Dennis, Knudtson, Michael, Kitzman, Harriet, Anson, Elizabeth, Arcoleo, Kimberly, &amp; Olds, David. (2011) Neighborhood context and the Nurse-Family Partnership. Unpublished report submitted to the U.S. Department of Justice. (Elmira results from Study 3.)</t>
   </si>
   <si>
     <t>WWHV095265</t>
   </si>
   <si>
     <t>Hruska, V., Darlington, G., Haines, J., &amp; Ma, D. W.L. (2020). Parent stress as a consideration in childhood obesity prevention: Results from the Guelph Family Health Study, a pilot randomized controlled trial [Study 1: Four home visits]. Nutrients, 12(6), 1835. https://doi.org/10.3390/nu12061835</t>
   </si>
   <si>
     <t>WWHV058190</t>
   </si>
   <si>
     <t>Hyde, L. W., Shaw, D. S., Gardner, F., Cheong, J., Dishion, T. J., &amp; Wilson, M. (2013). Dimensions of callousness in early childhood: Links to problem behavior and family intervention effectiveness. Development and Psychopathology, 25(2), 347–363.</t>
   </si>
   <si>
     <t>WWHV004092</t>
   </si>
   <si>
     <t>Izzo, C., Eckenrode, J., Smith, E., Henderson, C., Cole, R., Kitzman, H., &amp; Olds, D. L. (2005). Reducing the impact of uncontrollable stressful life events through a program of nurse home visitation for new parents. Prevention Science, 6(4), 269–274.</t>
   </si>
@@ -303,92 +327,98 @@
     <t>WWHV095271</t>
   </si>
   <si>
     <t>Knox, V., &amp; Michalopoulos, C. (2023). Mother and Infant Home Visiting Program Evaluation (MIHOPE), United States, 2012-2019. MIHOPE Model Results Documentation [Study 2-HFA contrast]. Inter-University Consortium for Political and Social Research. https://doi.org/10.3886/ICPSR37848.v3.</t>
   </si>
   <si>
     <t>WWHV095272</t>
   </si>
   <si>
     <t>Knox, V., &amp; Michalopoulos, C. (2023). Mother and Infant Home Visiting Program Evaluation (MIHOPE), United States, 2012-2019. MIHOPE Model Results Documentation [Study 3-NFP contrast]. Inter-University Consortium for Political and Social Research. https://doi.org/10.3886/ICPSR37848.v3.
  </t>
   </si>
   <si>
     <t>WWHV094822</t>
   </si>
   <si>
     <t>Knox, V., &amp; Michalopoulos, C. (2023). Mother and Infant Home Visiting Program Evaluation (MIHOPE), United States, 2012-2019. MIHOPE Model Results Documentation [Study 1, EHS contrast]. Inter-University Consortium for Political and Social Research. https://doi.org/10.3886/ICPSR37848.v3.</t>
   </si>
   <si>
     <t>WWHV095273</t>
   </si>
   <si>
     <t>Knox, V., &amp; Michalopoulos, C. (2023). Mother and Infant Home Visiting Program Evaluation (MIHOPE), United States, 2012-2019. MIHOPE Model Results Documentation [Study 4-PAT contrast]. Inter-University Consortium for Political and Social Research. https://doi.org/10.3886/ICPSR37848.v3.</t>
   </si>
   <si>
+    <t>Parents as Teachers (PAT)®</t>
+  </si>
+  <si>
     <t>WWHV014629</t>
   </si>
   <si>
     <t>Landsverk, J., Carrilio, T., Connelly, C. D., Ganger, W., Slymen, D., Newton, R., et al. (2002). Healthy Families San Diego clinical trial: Technical report. San Diego, CA: The Stuart Foundation, California Wellness Foundation, State of California Department of Social Services: Office of Child Abuse Prevention.</t>
   </si>
   <si>
     <t>WWHV094825</t>
   </si>
   <si>
     <t>Lee, H., Crowne S., Estarziau M., Kranker K., Michalopoulos C., Warren A., Mijanovich T., Filene J. H., Duggan A., and Knox V. (2019). The Effects of Home Visiting on Prenatal Health, Birth Outcomes, and Health Care Use in the First Year of Life, Final Implementation and Impact Findings from the Mother and Infant Home Visiting Program Evaluation-Strong Start (OPRE Report, 2019-08). [Study 3-NFP contrast]. Washington, DC, Office of Planning, Research and Evaluation, Administration for Children and Families, U.S. Department of Health and Human Services. https://www.acf.hhs.gov/sites/default/files/documents/opre/mihope_stron…</t>
   </si>
   <si>
     <t>WWHV003466</t>
   </si>
   <si>
     <t>Love, J., Kisker, E., Ross, C., Schochet, P., Brooks-Gunn, J., Boller,  K., et al. (2001). Building their  futures: How Early Head Start programs are enhancing the lives of infants and  toddlers in low-income families. Summary report. Report to Commissioner’s  Office of Research and Evaluation, Head Start Bureau, Administration on  Children, Youth and Families, and Department of Health and Human Services.  Princeton, NJ: Mathematica Policy Research.</t>
   </si>
   <si>
     <t>WWHV003856</t>
   </si>
   <si>
     <t>Love, J., Kisker, E., Ross, C. M., Schochet, P. Z., Brooks-Gunn, J., Paulsell, D., et al. (2002). Making a difference in the lives of infants and toddlers and their families: The impacts of Early Head Start. Volumes I-III: Final technical report [and] appendixes [and] local contributions to understanding the programs and their impacts. Washington, DC: U.S. Department of Health and Human Services, Head Start Bureau.</t>
   </si>
   <si>
     <t>WWHV014289</t>
   </si>
   <si>
     <t>Lunkenheimer, E. S., Dishion, T. J., Shaw, D. S., Connell, A. M., Gardner, F., Wilson, M. N., &amp; Skuban, E. M. (2008). Collateral benefits of the family check-up on early childhood school readiness: Indirect effects of parents’ positive behavior support. Developmental Psychology, 44(6), 1737–1752.</t>
   </si>
   <si>
     <t>WWHV095829</t>
   </si>
   <si>
     <t>McCombs-Thornton, K., Wang, Y., &amp; Sturmfels, N. (2023). Parents as Teachers Family Outcomes: New Insights from the Mother and Infant Home Visiting Program Evaluation (MIHOPE). Parents as Teachers National Center. https://parentsasteachers.org/wp-content/uploads/2024/10/PAT-Family-Out…</t>
   </si>
   <si>
     <t>WWHV039653</t>
   </si>
   <si>
     <t>Meghea, C. I., Raffo, J. E., Zhu, Q., &amp; Roman, L. (2013). Medicaid home visitation and maternal and infant healthcare utilization. American Journal of Preventive Medicine, 45(4), 441–447.</t>
   </si>
   <si>
+    <t>Maternal Infant Health Program (MIHP)</t>
+  </si>
+  <si>
     <t>WWHV047867</t>
   </si>
   <si>
     <t>Meghea, C. I., You, Z., Raffo, J., Leach, R. E., &amp; Roman, L. A. (2015). Statewide Medicaid enhanced prenatal care programs and infant mortality. Pediatrics, 136(2), 334–342.</t>
   </si>
   <si>
     <t>WWHV070771</t>
   </si>
   <si>
     <t>Meghea, C. I., You, Z., &amp; Roman, L. A. (2015). A statewide Medicaid enhanced prenatal and postnatal care program and infant injuries. Maternal and Child Health Journal, 19(10), 2119–2127.</t>
   </si>
   <si>
     <t>WWHV095268</t>
   </si>
   <si>
     <t>Michalopoulos, C., Faucetta, K., Hill, C. J., Portilla, X., Burrell, L., Lee, H., Duggan, A., &amp; Knox, V. (2019). Impacts on family outcomes of evidence-based early childhood home visiting: Results from the Mother and Infant Home Visiting Program Evaluation (OPRE Report 2019-07). [Study 2-HFA contrast]. U.S. Department of Health and Human Services, Administration for Children and Families, Office of Planning, Research, and Evaluation. https://www.acf.hhs.gov/sites/default/files/documents/opre/mihope_impac….</t>
   </si>
   <si>
     <t>WWHV095269</t>
   </si>
   <si>
     <t>Michalopoulos, C., Faucetta, K., Hill, C. J., Portilla, X., Burrell, L., Lee, H., Duggan, A., &amp; Knox, V. (2019). Impacts on family outcomes of evidence-based early childhood home visiting: Results from the Mother and Infant Home Visiting Program Evaluation (OPRE Report 2019-07). [Study 3-NFP contrast]. U.S. Department of Health and Human Services, Administration for Children and Families, Office of Planning, Research, and Evaluation. https://www.acf.hhs.gov/sites/default/files/documents/opre/mihope_impac….</t>
   </si>
   <si>
     <t>WWHV090061</t>
@@ -451,50 +481,53 @@
     <t>Pfannenstiel, J. (2015). Evaluation of the i3 validation of improving education outcomes for American Indian children. Unpublished manuscript. Overland Park, KS: Research &amp; Training Associates, Inc.</t>
   </si>
   <si>
     <t>WWHV014565</t>
   </si>
   <si>
     <t>Roggman, L., Boyce, L. K., &amp; Cook, G. (2009). Keeping kids on track: Impacts of a parenting-focused Early Head Start program on attachment security and cognitive development. Early Education &amp; Development, 20(6) 920-941</t>
   </si>
   <si>
     <t>WWHV044437</t>
   </si>
   <si>
     <t>Roman, L., Raffo, J. E., Zhu, Q., &amp; Meghea, C. (2014). A statewide Medicaid enhanced prenatal care program: Impact on birth outcomes. JAMA Pediatrics, 168(3), 220–227.</t>
   </si>
   <si>
     <t>WWHV014291</t>
   </si>
   <si>
     <t>Shaw, D. S., Connell, A., Dishion, T. J., Wilson, M. N., &amp; Gardner, F. (2009). Improvements in maternal depression as a mediator of intervention effects on early childhood problem behavior. Development and Psychopathology, 21, 417–439.</t>
   </si>
   <si>
     <t>WWHV027968</t>
   </si>
   <si>
     <t>Silovsky, J. F., Bard, D., Chaffin, M., Hecht, D., Burris, L., Owora, A., Beasley, L., Doughty, D., &amp; Lutzker, J. (2011). Prevention of child maltreatment in high-risk rural families: A randomized clinical trial with child welfare outcomes. Children and Youth Services Review, 33(8), 1435–1444. https://doi.org/10.1016/j.childyouth.2011.04.023</t>
+  </si>
+  <si>
+    <t>SafeCare®</t>
   </si>
   <si>
     <t>WWHV058224</t>
   </si>
   <si>
     <t>Sitnick, S. L., Shaw, D. S., Gill, A., Dishion, T., Winter, C., Waller, R., Gardner, F., &amp; Wilson, M. (2015). Parenting and the family check-up: Changes in observed parent-child interaction following early childhood intervention. Journal of Clinical Child &amp; Adolescent Psychology, 44(6), 970–984.</t>
   </si>
   <si>
     <t>WWHV058188</t>
   </si>
   <si>
     <t>Smith, J. D., Dishion, T. J., Shaw, D. S., Wilson, M. N., Winter, C. C., &amp; Patterson, G. R. (2014). Coercive family process and early-onset conduct problems from age 2 to school entry. Development and Psychopathology, 26(4 Pt. 1), 917.</t>
   </si>
   <si>
     <t>WWHV058031</t>
   </si>
   <si>
     <t>Vogel, C. A., Xue, Y., Moiduddin, E. M., Kisker, E. E., &amp; Carlson, B. L. (2010). Early Head Start children in grade 5: Long-term follow-up of the Early Head Start research and evaluation study sample (OPRE Report #2011-8). U.S. Department of Health and Human Services, Administration for Children and Families, Office of Planning, Research, and Evaluation. https://www.acf.hhs.gov/sites/default/files/documents/opre/grade5.pdf</t>
   </si>
   <si>
     <t>WWHV014526</t>
   </si>
   <si>
     <t>Wagner, M., Clayton, S., Gerlach-Downie, S., &amp; McElroy, M. (1999). An evaluation of the northern California Parents as Teachers demonstration. Menlo Park, CA: SRI International.</t>
   </si>
@@ -853,1072 +886,1360 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E77"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:E77"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="744.247" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="106.117" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="1" t="s">
         <v>5</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="C2" s="1"/>
-      <c r="D2" s="1"/>
+      <c r="C2" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D2" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E2" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="1" t="s">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="B3" s="1" t="s">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="C3" s="1" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="D3" s="1" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="E3" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="B4" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="C4" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="B4" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D4" s="1" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="E4" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="1" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B5" s="1" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C5" s="1" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="D5" s="1" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="E5" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-      <c r="D6" s="1"/>
+        <v>18</v>
+      </c>
+      <c r="C6" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D6" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E6" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="1" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-      <c r="D7" s="1"/>
+        <v>21</v>
+      </c>
+      <c r="C7" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D7" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E7" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="1" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="B8" s="1" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-      <c r="D8" s="1"/>
+        <v>24</v>
+      </c>
+      <c r="C8" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D8" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E8" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="1" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="B9" s="1" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-      <c r="D9" s="1"/>
+        <v>26</v>
+      </c>
+      <c r="C9" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D9" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E9" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" s="1" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-      <c r="D10" s="1"/>
+        <v>28</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E10" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="1" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="B11" s="1" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-      <c r="D11" s="1"/>
+        <v>30</v>
+      </c>
+      <c r="C11" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D11" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E11" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="1" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="B12" s="1" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-      <c r="D12" s="1"/>
+        <v>32</v>
+      </c>
+      <c r="C12" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D12" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E12" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="1" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="B13" s="1" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-      <c r="D13" s="1"/>
+        <v>34</v>
+      </c>
+      <c r="C13" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="D13" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E13" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" s="1" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="B14" s="1" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-      <c r="D14" s="1"/>
+        <v>37</v>
+      </c>
+      <c r="C14" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D14" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E14" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="1" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-      <c r="D15" s="1"/>
+        <v>39</v>
+      </c>
+      <c r="C15" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="D15" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E15" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B16" s="1" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-      <c r="D16" s="1"/>
+        <v>42</v>
+      </c>
+      <c r="C16" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="D16" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E16" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="1" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="B17" s="1" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-      <c r="D17" s="1"/>
+        <v>44</v>
+      </c>
+      <c r="C17" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D17" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E17" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="1" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="B18" s="1" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-      <c r="D18" s="1"/>
+        <v>46</v>
+      </c>
+      <c r="C18" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D18" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E18" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="1" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="B19" s="1" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-      <c r="D19" s="1"/>
+        <v>48</v>
+      </c>
+      <c r="C19" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D19" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E19" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="1" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="B20" s="1" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-      <c r="D20" s="1"/>
+        <v>50</v>
+      </c>
+      <c r="C20" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D20" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E20" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="1" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="B21" s="1" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-      <c r="D21" s="1"/>
+        <v>52</v>
+      </c>
+      <c r="C21" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D21" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E21" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="1" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="B22" s="1" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-      <c r="D22" s="1"/>
+        <v>54</v>
+      </c>
+      <c r="C22" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D22" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E22" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="1" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="B23" s="1" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-      <c r="D23" s="1"/>
+        <v>56</v>
+      </c>
+      <c r="C23" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D23" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E23" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="1" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="B24" s="1" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-      <c r="D24" s="1"/>
+        <v>58</v>
+      </c>
+      <c r="C24" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D24" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E24" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="1" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="B25" s="1" t="s">
-        <v>55</v>
-[...2 lines deleted...]
-      <c r="D25" s="1"/>
+        <v>60</v>
+      </c>
+      <c r="C25" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="D25" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E25" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="1" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="B26" s="1" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-      <c r="D26" s="1"/>
+        <v>63</v>
+      </c>
+      <c r="C26" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="D26" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E26" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" s="1" t="s">
-        <v>58</v>
+        <v>64</v>
       </c>
       <c r="B27" s="1" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-      <c r="D27" s="1"/>
+        <v>65</v>
+      </c>
+      <c r="C27" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D27" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E27" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1" t="s">
-        <v>60</v>
+        <v>66</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>61</v>
-[...2 lines deleted...]
-      <c r="D28" s="1"/>
+        <v>67</v>
+      </c>
+      <c r="C28" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="D28" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E28" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="1" t="s">
-        <v>62</v>
+        <v>69</v>
       </c>
       <c r="B29" s="1" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-      <c r="D29" s="1"/>
+        <v>70</v>
+      </c>
+      <c r="C29" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D29" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E29" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="1" t="s">
-        <v>64</v>
+        <v>71</v>
       </c>
       <c r="B30" s="1" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-      <c r="D30" s="1"/>
+        <v>72</v>
+      </c>
+      <c r="C30" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D30" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E30" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="1" t="s">
-        <v>66</v>
+        <v>73</v>
       </c>
       <c r="B31" s="1" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-      <c r="D31" s="1"/>
+        <v>74</v>
+      </c>
+      <c r="C31" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D31" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E31" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="1" t="s">
-        <v>68</v>
+        <v>75</v>
       </c>
       <c r="B32" s="1" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-      <c r="D32" s="1"/>
+        <v>76</v>
+      </c>
+      <c r="C32" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="D32" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E32" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="1" t="s">
-        <v>70</v>
+        <v>78</v>
       </c>
       <c r="B33" s="1" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-      <c r="D33" s="1"/>
+        <v>79</v>
+      </c>
+      <c r="C33" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="D33" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E33" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="1" t="s">
-        <v>72</v>
+        <v>80</v>
       </c>
       <c r="B34" s="1" t="s">
-        <v>73</v>
-[...2 lines deleted...]
-      <c r="D34" s="1"/>
+        <v>81</v>
+      </c>
+      <c r="C34" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="D34" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E34" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="1" t="s">
-        <v>74</v>
+        <v>82</v>
       </c>
       <c r="B35" s="1" t="s">
-        <v>75</v>
-[...2 lines deleted...]
-      <c r="D35" s="1"/>
+        <v>83</v>
+      </c>
+      <c r="C35" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D35" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E35" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="1" t="s">
-        <v>76</v>
+        <v>84</v>
       </c>
       <c r="B36" s="1" t="s">
-        <v>77</v>
-[...2 lines deleted...]
-      <c r="D36" s="1"/>
+        <v>85</v>
+      </c>
+      <c r="C36" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="D36" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E36" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="1" t="s">
-        <v>78</v>
+        <v>86</v>
       </c>
       <c r="B37" s="1" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-      <c r="D37" s="1"/>
+        <v>87</v>
+      </c>
+      <c r="C37" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D37" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E37" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="1" t="s">
-        <v>80</v>
+        <v>88</v>
       </c>
       <c r="B38" s="1" t="s">
-        <v>81</v>
-[...2 lines deleted...]
-      <c r="D38" s="1"/>
+        <v>89</v>
+      </c>
+      <c r="C38" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D38" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E38" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="1" t="s">
-        <v>82</v>
+        <v>90</v>
       </c>
       <c r="B39" s="1" t="s">
-        <v>83</v>
-[...2 lines deleted...]
-      <c r="D39" s="1"/>
+        <v>91</v>
+      </c>
+      <c r="C39" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D39" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E39" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="A40" s="1" t="s">
-        <v>84</v>
+        <v>92</v>
       </c>
       <c r="B40" s="1" t="s">
-        <v>85</v>
-[...2 lines deleted...]
-      <c r="D40" s="1"/>
+        <v>93</v>
+      </c>
+      <c r="C40" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="D40" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E40" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:5">
       <c r="A41" s="1" t="s">
-        <v>86</v>
+        <v>94</v>
       </c>
       <c r="B41" s="1" t="s">
-        <v>87</v>
-[...2 lines deleted...]
-      <c r="D41" s="1"/>
+        <v>95</v>
+      </c>
+      <c r="C41" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D41" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E41" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42" s="1" t="s">
-        <v>88</v>
+        <v>96</v>
       </c>
       <c r="B42" s="1" t="s">
-        <v>89</v>
-[...2 lines deleted...]
-      <c r="D42" s="1"/>
+        <v>97</v>
+      </c>
+      <c r="C42" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D42" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E42" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43" s="1" t="s">
-        <v>90</v>
+        <v>98</v>
       </c>
       <c r="B43" s="1" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-      <c r="D43" s="1"/>
+        <v>99</v>
+      </c>
+      <c r="C43" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="D43" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E43" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44" s="1" t="s">
-        <v>92</v>
+        <v>100</v>
       </c>
       <c r="B44" s="1" t="s">
-        <v>93</v>
-[...2 lines deleted...]
-      <c r="D44" s="1"/>
+        <v>101</v>
+      </c>
+      <c r="C44" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="D44" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E44" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45" s="1" t="s">
-        <v>94</v>
+        <v>102</v>
       </c>
       <c r="B45" s="1" t="s">
-        <v>95</v>
-[...2 lines deleted...]
-      <c r="D45" s="1"/>
+        <v>103</v>
+      </c>
+      <c r="C45" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="D45" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E45" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="46" spans="1:5">
       <c r="A46" s="1" t="s">
-        <v>96</v>
+        <v>105</v>
       </c>
       <c r="B46" s="1" t="s">
-        <v>97</v>
-[...2 lines deleted...]
-      <c r="D46" s="1"/>
+        <v>106</v>
+      </c>
+      <c r="C46" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D46" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E46" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47" s="1" t="s">
-        <v>98</v>
+        <v>107</v>
       </c>
       <c r="B47" s="1" t="s">
-        <v>99</v>
-[...2 lines deleted...]
-      <c r="D47" s="1"/>
+        <v>108</v>
+      </c>
+      <c r="C47" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="D47" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E47" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="48" spans="1:5">
       <c r="A48" s="1" t="s">
-        <v>100</v>
+        <v>109</v>
       </c>
       <c r="B48" s="1" t="s">
-        <v>101</v>
-[...2 lines deleted...]
-      <c r="D48" s="1"/>
+        <v>110</v>
+      </c>
+      <c r="C48" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="D48" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E48" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="A49" s="1" t="s">
-        <v>102</v>
+        <v>111</v>
       </c>
       <c r="B49" s="1" t="s">
-        <v>103</v>
-[...2 lines deleted...]
-      <c r="D49" s="1"/>
+        <v>112</v>
+      </c>
+      <c r="C49" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="D49" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E49" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:5">
       <c r="A50" s="1" t="s">
-        <v>104</v>
+        <v>113</v>
       </c>
       <c r="B50" s="1" t="s">
-        <v>105</v>
-[...2 lines deleted...]
-      <c r="D50" s="1"/>
+        <v>114</v>
+      </c>
+      <c r="C50" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D50" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E50" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="A51" s="1" t="s">
-        <v>106</v>
+        <v>115</v>
       </c>
       <c r="B51" s="1" t="s">
-        <v>107</v>
-[...2 lines deleted...]
-      <c r="D51" s="1"/>
+        <v>116</v>
+      </c>
+      <c r="C51" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="D51" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E51" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="52" spans="1:5">
       <c r="A52" s="1" t="s">
-        <v>108</v>
+        <v>117</v>
       </c>
       <c r="B52" s="1" t="s">
-        <v>109</v>
-[...2 lines deleted...]
-      <c r="D52" s="1"/>
+        <v>118</v>
+      </c>
+      <c r="C52" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="D52" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E52" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:5">
       <c r="A53" s="1" t="s">
-        <v>110</v>
+        <v>120</v>
       </c>
       <c r="B53" s="1" t="s">
-        <v>111</v>
-[...2 lines deleted...]
-      <c r="D53" s="1"/>
+        <v>121</v>
+      </c>
+      <c r="C53" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="D53" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E53" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54" s="1" t="s">
-        <v>112</v>
+        <v>122</v>
       </c>
       <c r="B54" s="1" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-      <c r="D54" s="1"/>
+        <v>123</v>
+      </c>
+      <c r="C54" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="D54" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E54" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:5">
       <c r="A55" s="1" t="s">
-        <v>114</v>
+        <v>124</v>
       </c>
       <c r="B55" s="1" t="s">
-        <v>115</v>
-[...2 lines deleted...]
-      <c r="D55" s="1"/>
+        <v>125</v>
+      </c>
+      <c r="C55" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D55" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E55" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="56" spans="1:5">
       <c r="A56" s="1" t="s">
-        <v>116</v>
+        <v>126</v>
       </c>
       <c r="B56" s="1" t="s">
-        <v>117</v>
-[...2 lines deleted...]
-      <c r="D56" s="1"/>
+        <v>127</v>
+      </c>
+      <c r="C56" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="D56" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E56" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="57" spans="1:5">
       <c r="A57" s="1" t="s">
-        <v>118</v>
+        <v>128</v>
       </c>
       <c r="B57" s="1" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-      <c r="D57" s="1"/>
+        <v>129</v>
+      </c>
+      <c r="C57" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="D57" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E57" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="58" spans="1:5">
       <c r="A58" s="1" t="s">
-        <v>120</v>
+        <v>130</v>
       </c>
       <c r="B58" s="1" t="s">
-        <v>121</v>
-[...2 lines deleted...]
-      <c r="D58" s="1"/>
+        <v>131</v>
+      </c>
+      <c r="C58" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="D58" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E58" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="59" spans="1:5">
       <c r="A59" s="1" t="s">
-        <v>122</v>
+        <v>132</v>
       </c>
       <c r="B59" s="1" t="s">
-        <v>123</v>
-[...2 lines deleted...]
-      <c r="D59" s="1"/>
+        <v>133</v>
+      </c>
+      <c r="C59" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D59" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E59" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:5">
       <c r="A60" s="1" t="s">
-        <v>124</v>
+        <v>134</v>
       </c>
       <c r="B60" s="1" t="s">
-        <v>125</v>
-[...2 lines deleted...]
-      <c r="D60" s="1"/>
+        <v>135</v>
+      </c>
+      <c r="C60" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D60" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E60" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:5">
       <c r="A61" s="1" t="s">
-        <v>126</v>
+        <v>136</v>
       </c>
       <c r="B61" s="1" t="s">
-        <v>127</v>
-[...2 lines deleted...]
-      <c r="D61" s="1"/>
+        <v>137</v>
+      </c>
+      <c r="C61" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="D61" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E61" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:5">
       <c r="A62" s="1" t="s">
-        <v>128</v>
+        <v>138</v>
       </c>
       <c r="B62" s="1" t="s">
-        <v>129</v>
-[...2 lines deleted...]
-      <c r="D62" s="1"/>
+        <v>139</v>
+      </c>
+      <c r="C62" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="D62" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E62" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:5">
       <c r="A63" s="1" t="s">
-        <v>130</v>
+        <v>140</v>
       </c>
       <c r="B63" s="1" t="s">
-        <v>131</v>
-[...2 lines deleted...]
-      <c r="D63" s="1"/>
+        <v>141</v>
+      </c>
+      <c r="C63" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="D63" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E63" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:5">
       <c r="A64" s="1" t="s">
-        <v>132</v>
+        <v>142</v>
       </c>
       <c r="B64" s="1" t="s">
-        <v>133</v>
-[...2 lines deleted...]
-      <c r="D64" s="1"/>
+        <v>143</v>
+      </c>
+      <c r="C64" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="D64" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E64" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:5">
       <c r="A65" s="1" t="s">
-        <v>134</v>
+        <v>144</v>
       </c>
       <c r="B65" s="1" t="s">
-        <v>135</v>
-[...2 lines deleted...]
-      <c r="D65" s="1"/>
+        <v>145</v>
+      </c>
+      <c r="C65" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="D65" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E65" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:5">
       <c r="A66" s="1" t="s">
-        <v>136</v>
+        <v>146</v>
       </c>
       <c r="B66" s="1" t="s">
-        <v>137</v>
-[...2 lines deleted...]
-      <c r="D66" s="1"/>
+        <v>147</v>
+      </c>
+      <c r="C66" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="D66" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E66" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:5">
       <c r="A67" s="1" t="s">
-        <v>138</v>
+        <v>148</v>
       </c>
       <c r="B67" s="1" t="s">
-        <v>139</v>
-[...2 lines deleted...]
-      <c r="D67" s="1"/>
+        <v>149</v>
+      </c>
+      <c r="C67" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="D67" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E67" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:5">
       <c r="A68" s="1" t="s">
-        <v>140</v>
+        <v>150</v>
       </c>
       <c r="B68" s="1" t="s">
-        <v>141</v>
-[...2 lines deleted...]
-      <c r="D68" s="1"/>
+        <v>151</v>
+      </c>
+      <c r="C68" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="D68" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E68" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:5">
       <c r="A69" s="1" t="s">
-        <v>142</v>
+        <v>152</v>
       </c>
       <c r="B69" s="1" t="s">
-        <v>143</v>
-[...2 lines deleted...]
-      <c r="D69" s="1"/>
+        <v>153</v>
+      </c>
+      <c r="C69" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D69" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E69" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:5">
       <c r="A70" s="1" t="s">
-        <v>144</v>
+        <v>154</v>
       </c>
       <c r="B70" s="1" t="s">
-        <v>145</v>
-[...2 lines deleted...]
-      <c r="D70" s="1"/>
+        <v>155</v>
+      </c>
+      <c r="C70" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="D70" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E70" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:5">
       <c r="A71" s="1" t="s">
-        <v>146</v>
+        <v>157</v>
       </c>
       <c r="B71" s="1" t="s">
-        <v>147</v>
-[...2 lines deleted...]
-      <c r="D71" s="1"/>
+        <v>158</v>
+      </c>
+      <c r="C71" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D71" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E71" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:5">
       <c r="A72" s="1" t="s">
-        <v>148</v>
+        <v>159</v>
       </c>
       <c r="B72" s="1" t="s">
-        <v>149</v>
-[...2 lines deleted...]
-      <c r="D72" s="1"/>
+        <v>160</v>
+      </c>
+      <c r="C72" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D72" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E72" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:5">
       <c r="A73" s="1" t="s">
-        <v>150</v>
+        <v>161</v>
       </c>
       <c r="B73" s="1" t="s">
-        <v>151</v>
-[...2 lines deleted...]
-      <c r="D73" s="1"/>
+        <v>162</v>
+      </c>
+      <c r="C73" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="D73" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E73" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="74" spans="1:5">
       <c r="A74" s="1" t="s">
-        <v>152</v>
+        <v>163</v>
       </c>
       <c r="B74" s="1" t="s">
-        <v>153</v>
-[...2 lines deleted...]
-      <c r="D74" s="1"/>
+        <v>164</v>
+      </c>
+      <c r="C74" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="D74" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E74" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:5">
       <c r="A75" s="1" t="s">
-        <v>154</v>
+        <v>165</v>
       </c>
       <c r="B75" s="1" t="s">
-        <v>155</v>
-[...2 lines deleted...]
-      <c r="D75" s="1"/>
+        <v>166</v>
+      </c>
+      <c r="C75" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="D75" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E75" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:5">
       <c r="A76" s="1" t="s">
-        <v>156</v>
+        <v>167</v>
       </c>
       <c r="B76" s="1" t="s">
-        <v>157</v>
+        <v>168</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="D76" s="1" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="E76" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:5">
       <c r="A77" s="1" t="s">
-        <v>158</v>
+        <v>169</v>
       </c>
       <c r="B77" s="1" t="s">
-        <v>159</v>
-[...2 lines deleted...]
-      <c r="D77" s="1"/>
+        <v>170</v>
+      </c>
+      <c r="C77" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="D77" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E77" s="1">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>