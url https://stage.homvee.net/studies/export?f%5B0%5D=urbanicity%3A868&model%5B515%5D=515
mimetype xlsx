--- v0 (2026-07-24)
+++ v1 (2026-09-15)
@@ -12,91 +12,109 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Research Manuscript Database" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="133">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="145">
   <si>
     <t>Study ID</t>
   </si>
   <si>
     <t>Citation</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Rating</t>
   </si>
   <si>
     <t>Standards Version</t>
   </si>
   <si>
     <t>WWHV014584</t>
   </si>
   <si>
     <t>Bair-Merritt,  M. H., Jennings, J. M., Chen, R., Burrell, L., McFarlane, E., Fuddy, L., et al.  (2010). Reducing maternal intimate partner violence after the birth of a child:  A randomized controlled trial of the Hawaii Healthy Start home visitation  program. Archives of Pediatrics and  Adolescent Medicine, 164(1), 16–23.</t>
   </si>
   <si>
+    <t>Healthy Families America (HFA)®</t>
+  </si>
+  <si>
+    <t>High</t>
+  </si>
+  <si>
     <t>WWHV005317</t>
   </si>
   <si>
     <t>Barth, R. P. (1991). An experimental evaluation of in-home child abuse prevention services. Child Abuse and Neglect: The International Journal, 15(4), 363-75.</t>
   </si>
   <si>
+    <t>Child Parent Enrichment Project (CPEP)</t>
+  </si>
+  <si>
+    <t>Moderate</t>
+  </si>
+  <si>
     <t>WWHV037116</t>
   </si>
   <si>
     <t>Boyd, A. (1997). Parents as first teachers pilot project evaluation (PAFT) : Report on Whangarei region: Final complete draft. Wellington: Ministry of Education.</t>
   </si>
   <si>
+    <t>Parents as First Teachers  (New Zealand)</t>
+  </si>
+  <si>
     <t>WWHV038491</t>
   </si>
   <si>
     <t>Brennan, L. M., Shelleby, E. C., Shaw, D. S., Gardner, F., Dishion, T. J., &amp; Wilson, M. (2013). Indirect effects of the family check-Up on school-age academic achievement through improvements in parenting in early childhood. Journal of Educational Psychology, 105(3), 762.</t>
   </si>
   <si>
+    <t>Family Check-Up® For Children</t>
+  </si>
+  <si>
     <t>WWHV003774</t>
   </si>
   <si>
     <t>Caldera, D., Burrell, L., Rodriguez, K., Crowne, S. S., Rohde, C., &amp; Duggan, A. (2007). Impact of a statewide home visiting program on parenting and on child health and development. Child Abuse &amp; Neglect, 31(8), 829–852. doi:10.1016/j.chiabu.2007.02.008</t>
   </si>
   <si>
     <t>WWHV037119</t>
   </si>
   <si>
     <t>Campbell, K. I., &amp; Silva, P. A. (1997). Parents as first teachers pilot programme evaluation : Age three assessments. Final report to the ministry of education on the Dunedin and Gisborne/East coast areas. Wellington: Ministry of Education.</t>
   </si>
   <si>
     <t>WWHV013607</t>
   </si>
   <si>
     <t>Chambliss,  J. W. (1998). An experimental trial of a home visiting program to prevent child  maltreatment (Doctoral dissertation, Georgia State University, 1998). Dissertation  Abstracts International, 61(03B), 152-1628. (AAI9967277)</t>
   </si>
   <si>
     <t>WWHV050820</t>
   </si>
   <si>
     <t>Chang, H., Shaw, D. S., Dishion, T. J., Gardner, F., &amp; Wilson, M. N. (2015). Proactive parenting and children's effortful control: Mediating role of language and indirect intervention effects. Social Development, 24(1), 206-223.</t>
   </si>
   <si>
     <t>WWHV058622</t>
@@ -107,189 +125,207 @@
   <si>
     <t>WWHV014293</t>
   </si>
   <si>
     <t>Connell, A., Bullock, B. M., Dishion, T. J., Shaw, D., Wilson, M., &amp; Gardner, F. (2008). Family intervention effects on co-occurring early childhood behavioral and emotional problems: A latent transition analysis approach. Journal of Abnormal Child Psychology, 36(8), 1211-1225.</t>
   </si>
   <si>
     <t>WWHV047173</t>
   </si>
   <si>
     <t>Dishion, T. J., Mun, C. J., Drake, E. C., Tein, J. Y., Shaw, D. S., &amp; Wilson, M. (2015). A transactional approach to preventing early childhood neglect: The family check-up as a public health strategy. Development and Psychopathology, 27(4 Pt. 2), 1647.</t>
   </si>
   <si>
     <t>WWHV014296</t>
   </si>
   <si>
     <t>Dishion, T. J., Shaw, D., Connell, A., Gardner, F., Weaver, C., &amp; Wilson, M. (2008). The family check-up with high-risk indigent families: Preventing problem behavior by increasing parents’ positive behavior support in early childhood. Child Development, 79(5), 1395–1414.</t>
   </si>
   <si>
     <t>WWHV003398</t>
   </si>
   <si>
     <t>Drotar, D., Robinson, J., Jeavons, L., &amp; Lester Kirchner, H. (2009). A randomized, controlled evaluation of early intervention: The Born to Learn curriculum. Child: Care, Health &amp; Development, 35(5), 643–649.</t>
   </si>
   <si>
+    <t>Parents as Teachers (PAT)®</t>
+  </si>
+  <si>
     <t>WWHV012831</t>
   </si>
   <si>
     <t>Duggan, A., Fuddy, L., Burrell, L., Higman, S. M., McFarlane, E., Windham, A., et al. (2004). Randomized trial of a statewide home visiting program to prevent child abuse: Impact in reducing parental risk factors. Child Abuse &amp; Neglect, 28(6), 623–643.</t>
   </si>
   <si>
     <t>WWHV015375</t>
   </si>
   <si>
     <t>Duggan, A., Fuddy, L., McFarlane, E., Burrell, L., Windham, A., Higman, S., &amp; Sia, C. (2004). Evaluating a statewide home visiting program to prevent child abuse in at-risk families of newborns: Fathers’ participation and outcomes. Child Maltreatment, 9(1), 3–17.</t>
   </si>
   <si>
     <t>WWHV012830</t>
   </si>
   <si>
     <t>Duggan, A., McFarlane, E., Fuddy, L., Burrell, L., Higman, S. M., Windham, A., et al. (2004). Randomized trial of a statewide home visiting program: Impact in preventing child abuse and neglect. Child Abuse &amp; Neglect, 28(6), 597–622.</t>
   </si>
   <si>
     <t>WWHV014665</t>
   </si>
   <si>
     <t>Duggan,  A. K., McFarlane, E. C., Windham, A. M., Rohde, C. A., Salkever, D. S., Fuddy,  L., et al. (1999). Evaluation of Hawaii’s  Healthy Start program. Future of  Children, 9(1), 66–90; discussion 177–178.</t>
   </si>
   <si>
     <t>WWHV038937</t>
   </si>
   <si>
     <t>Dugravier, R., Tubach, F., Saias, T., Guedeney, N., Pasquet, B., Purper-Ouakil, D., . . . Greacen, T. (2013). Impact of a manualized multifocal perinatal home-visiting program using psychologists on postnatal depression: The CAPEDP randomized controlled trial. PloS One, 8(8), e72216.</t>
   </si>
   <si>
+    <t>Promoting Parental Skills and Enhancing Attachment in Early Childhood (CAPEDP) Trial</t>
+  </si>
+  <si>
     <t>WWHV003735</t>
   </si>
   <si>
     <t>DuMont, K., Mitchell-Herzfeld, S., Greene, R., Lee, E., Lowenfels, A., Rodriguez, M., et al. (2008). Healthy Families New York (HFNY) randomized trial: Effects on early child abuse and neglect. Child Abuse &amp; Neglect, 32(3), 295–315.</t>
   </si>
   <si>
     <t>WWHV051936</t>
   </si>
   <si>
     <t>Easterbrooks, M. A., Jacobs, F. H., Bartlett, J. D., Goldberg, J., Contreras, M. M., Kotake, C., Raskin, M. &amp; Chaudhuri, J. H. (2012). Initial findings from a randomized, controlled trial of Healthy Families Massachusetts: Early program impacts on young mothers' parenting. Report to the Pew Center on the States. Medford, MA: Tufts University.</t>
   </si>
   <si>
     <t>WWHV026224</t>
   </si>
   <si>
     <t>Eckenrode, J., Campa, M., Luckey, D. W., Henderson, C. R., Cole, R., Kitzman, H., Anson, E., Sidora-Arcoleo, K., Powers, J., &amp; Olds, D. (2010). Long-term effects of prenatal and infancy nurse home visitation on the life course of youths: 19-year follow-up of a randomized trial. Archives of Pediatrics &amp; Adolescent Medicine, 164(1), 9-15.</t>
   </si>
   <si>
+    <t>Nurse-Family Partnership (NFP)®</t>
+  </si>
+  <si>
     <t>WWHV003485</t>
   </si>
   <si>
     <t>Eckenrode, J., Zielinski, D., Smith, E., Marcynyszyn, L. A., Henderson, C. R., Kitzman, H., et al. (2001). Child maltreatment and the early onset of problem behaviors: Can a program of nurse home visitation break the link? Development and Psychopathology, 13(4), 873–890.</t>
   </si>
   <si>
     <t>WWHV003728</t>
   </si>
   <si>
     <t>El-Kamary, S. S., Higman, S. M., Fuddy, L., McFarlane, E., Sia, C., &amp; Duggan, A. K. (2004). Hawaii’s Healthy Start home visiting program: Determinants and impact of rapid repeat birth. Pediatrics, 114(3), e317–e326.</t>
   </si>
   <si>
     <t>WWHV094364</t>
   </si>
   <si>
     <t>O’Farrelly, C., Watt, H., Babalis, D., Bakermans-Kranenburg, M. J., Barker, B., Byford, S., ... &amp; Ramchandani, P. G. (2021). A brief home-based parenting intervention to reduce behavior problems in young children: a pragmatic randomized clinical trial. JAMA Pediatrics, 175(6), 567-576.</t>
   </si>
   <si>
+    <t>Video-Feedback Intervention to promote Positive Parenting–Sensitive Discipline® (VIPP–SD)</t>
+  </si>
+  <si>
     <t>WWHV014292</t>
   </si>
   <si>
     <t>Gardner, F., Connell, A., Trentacosta, C. J., Shaw, D. S., Dishion, T. J., &amp; Wilson, M. N. (2009). Moderators of outcome in a brief family-centered intervention for preventing early problem behavior. Journal of Consulting and Clinical Psychology, 77(3), 543–553.</t>
   </si>
   <si>
     <t>WWHV058190</t>
   </si>
   <si>
     <t>Hyde, L. W., Shaw, D. S., Gardner, F., Cheong, J., Dishion, T. J., &amp; Wilson, M. (2013). Dimensions of callousness in early childhood: Links to problem behavior and family intervention effectiveness. Development and Psychopathology, 25(2), 347–363.</t>
   </si>
   <si>
     <t>WWHV004092</t>
   </si>
   <si>
     <t>Izzo, C., Eckenrode, J., Smith, E., Henderson, C., Cole, R., Kitzman, H., &amp; Olds, D. L. (2005). Reducing the impact of uncontrollable stressful life events through a program of nurse home visitation for new parents. Prevention Science, 6(4), 269–274.</t>
   </si>
   <si>
     <t>WWHV051759</t>
   </si>
   <si>
     <t>Jacobs, F., Easterbrooks, M. A., Goldberg, J., Mistry, J., Bumgarner, E., Raskin, M., Fosse, N., &amp; Fauth, R. (2015). Improving adolescent parenting: Results from a randomized controlled trial of a home visiting program for young families. American Journal of Public Health, published online ahead of print, e1-e7.</t>
   </si>
   <si>
     <t>WWHV052010</t>
   </si>
   <si>
     <t>Jacobs, F., Easterbrooks, A., &amp; Mistry, J. (2015). The Massachusetts Healthy Families evaluation-2 (MHFE-2): A randomized, controlled trial of a statewide home visiting program for young parents: Final report to the Children's Trust of Massachusetts. Medford, MA: Tufts Interdisciplinary Evaluation Research.</t>
   </si>
   <si>
     <t>WWHV014203</t>
   </si>
   <si>
     <t>Johns Hopkins University. (2005). Evaluation of the Healthy Families Alaska program. Report to Alaska State Department of Health and Social Services, Alaska Mental Health Trust Authority. Baltimore, MD: Author.</t>
   </si>
   <si>
     <t>WWHV035695</t>
   </si>
   <si>
     <t>Kemp, L., Harris, E., McMahon, C., Matthey, S., Vimpani, G., Anderson, T., Schmied, V., &amp; Aslam, H. (2013). Benefits of psychosocial intervention and continuity of care by child and family health nurses in the pre‐and postnatal period: Process evaluation. Journal of Advanced Nursing, 69(8), 1850–1861.</t>
+  </si>
+  <si>
+    <t>Maternal Early Childhood Sustained Home-Visiting Program (MECSH)</t>
   </si>
   <si>
     <t>WWHV028652</t>
   </si>
   <si>
     <t>Kemp, L., Harris, E., McMahon, C., Matthey, S., Vimpani, G., Anderson, T., Schmied, V., Aslam, H., &amp; Zapart, S. (2011). Child and family outcomes of a long-term nurse home visitation programme: A randomised controlled trial. Archives of Disease in Childhood, 96, 533-540.</t>
   </si>
   <si>
     <t>WWHV004008</t>
   </si>
   <si>
     <t>King, T., Rosenberg, L., Fuddy, L., McFarlane, E., Sia, C., &amp; Duggan, A. (2005). Prevalence and early identification of language delays among at-risk three year olds. Journal of Developmental &amp; Behavioral Pediatrics, 26(4), 293–303.</t>
   </si>
   <si>
     <t>WWHV095272</t>
   </si>
   <si>
     <t>Knox, V., &amp; Michalopoulos, C. (2023). Mother and Infant Home Visiting Program Evaluation (MIHOPE), United States, 2012-2019. MIHOPE Model Results Documentation [Study 3-NFP contrast]. Inter-University Consortium for Political and Social Research. https://doi.org/10.3886/ICPSR37848.v3.
  </t>
   </si>
   <si>
     <t>WWHV095273</t>
   </si>
   <si>
     <t>Knox, V., &amp; Michalopoulos, C. (2023). Mother and Infant Home Visiting Program Evaluation (MIHOPE), United States, 2012-2019. MIHOPE Model Results Documentation [Study 4-PAT contrast]. Inter-University Consortium for Political and Social Research. https://doi.org/10.3886/ICPSR37848.v3.</t>
   </si>
   <si>
     <t>WWHV004059</t>
   </si>
   <si>
     <t>Koniak-Griffin, D.,  Anderson, N. L., Brecht, M. L., Verzemnieks, I., Lesser, J., &amp; Kim, S.  (2002). Public health nursing care for adolescent mothers: Impact on infant  health and selected maternal outcomes at 1 year postbirth. Journal of Adolescent Health: Official Publication of the Society for  Adolescent Medicine, 30(1), 44–54.</t>
   </si>
   <si>
+    <t>Early Intervention Program for Adolescent Mothers</t>
+  </si>
+  <si>
     <t>WWHV011552</t>
   </si>
   <si>
     <t>Koniak-Griffin, D., Anderson, N. L., Verzemnieks, I., &amp; Brecht, M. L. (2000). A public health nursing early intervention program for adolescent mothers: Outcomes from pregnancy through 6 weeks postpartum. Nursing Research, 49(3), 130–138.</t>
   </si>
   <si>
     <t>WWHV011686</t>
   </si>
   <si>
     <t>Koniak-Griffin, D.,  Mathenge, C., Anderson, N. L., &amp; Verzemnieks, I. (1999). An early  intervention program for adolescent mothers: A nursing demonstration project. Journal of Obstetric, Gynecologic, &amp;  Neonatal Nursing, 28(1), 51–59.</t>
   </si>
   <si>
     <t>WWHV003915</t>
   </si>
   <si>
     <t>Koniak-Griffin, D.,  Verzemnieks, I. L., Anderson, N. L., Brecht, M. L., Lesser, J., Kim, S., et al.  (2003). Nurse visitation for adolescent mothers: Two-year infant health and  maternal outcomes. Nursing Research, 52(2), 127–136.</t>
   </si>
   <si>
     <t>WWHV014629</t>
   </si>
   <si>
     <t>Landsverk, J., Carrilio, T., Connelly, C. D., Ganger, W., Slymen, D., Newton, R., et al. (2002). Healthy Families San Diego clinical trial: Technical report. San Diego, CA: The Stuart Foundation, California Wellness Foundation, State of California Department of Social Services: Office of Child Abuse Prevention.</t>
   </si>
   <si>
     <t>WWHV027975</t>
@@ -300,50 +336,53 @@
   <si>
     <t>WWHV094825</t>
   </si>
   <si>
     <t>Lee, H., Crowne S., Estarziau M., Kranker K., Michalopoulos C., Warren A., Mijanovich T., Filene J. H., Duggan A., and Knox V. (2019). The Effects of Home Visiting on Prenatal Health, Birth Outcomes, and Health Care Use in the First Year of Life, Final Implementation and Impact Findings from the Mother and Infant Home Visiting Program Evaluation-Strong Start (OPRE Report, 2019-08). [Study 3-NFP contrast]. Washington, DC, Office of Planning, Research and Evaluation, Administration for Children and Families, U.S. Department of Health and Human Services. https://www.acf.hhs.gov/sites/default/files/documents/opre/mihope_stron…</t>
   </si>
   <si>
     <t>WWHV014289</t>
   </si>
   <si>
     <t>Lunkenheimer, E. S., Dishion, T. J., Shaw, D. S., Connell, A. M., Gardner, F., Wilson, M. N., &amp; Skuban, E. M. (2008). Collateral benefits of the family check-up on early childhood school readiness: Indirect effects of parents’ positive behavior support. Developmental Psychology, 44(6), 1737–1752.</t>
   </si>
   <si>
     <t>WWHV095829</t>
   </si>
   <si>
     <t>McCombs-Thornton, K., Wang, Y., &amp; Sturmfels, N. (2023). Parents as Teachers Family Outcomes: New Insights from the Mother and Infant Home Visiting Program Evaluation (MIHOPE). Parents as Teachers National Center. https://parentsasteachers.org/wp-content/uploads/2024/10/PAT-Family-Out…</t>
   </si>
   <si>
     <t>WWHV039653</t>
   </si>
   <si>
     <t>Meghea, C. I., Raffo, J. E., Zhu, Q., &amp; Roman, L. (2013). Medicaid home visitation and maternal and infant healthcare utilization. American Journal of Preventive Medicine, 45(4), 441–447.</t>
   </si>
   <si>
+    <t>Maternal Infant Health Program (MIHP)</t>
+  </si>
+  <si>
     <t>WWHV047867</t>
   </si>
   <si>
     <t>Meghea, C. I., You, Z., Raffo, J., Leach, R. E., &amp; Roman, L. A. (2015). Statewide Medicaid enhanced prenatal care programs and infant mortality. Pediatrics, 136(2), 334–342.</t>
   </si>
   <si>
     <t>WWHV070771</t>
   </si>
   <si>
     <t>Meghea, C. I., You, Z., &amp; Roman, L. A. (2015). A statewide Medicaid enhanced prenatal and postnatal care program and infant injuries. Maternal and Child Health Journal, 19(10), 2119–2127.</t>
   </si>
   <si>
     <t>WWHV095269</t>
   </si>
   <si>
     <t>Michalopoulos, C., Faucetta, K., Hill, C. J., Portilla, X., Burrell, L., Lee, H., Duggan, A., &amp; Knox, V. (2019). Impacts on family outcomes of evidence-based early childhood home visiting: Results from the Mother and Infant Home Visiting Program Evaluation (OPRE Report 2019-07). [Study 3-NFP contrast]. U.S. Department of Health and Human Services, Administration for Children and Families, Office of Planning, Research, and Evaluation. https://www.acf.hhs.gov/sites/default/files/documents/opre/mihope_impac….</t>
   </si>
   <si>
     <t>WWHV095270</t>
   </si>
   <si>
     <t>Michalopoulos, C., Faucetta, K., Hill, C. J., Portilla, X., Burrell, L., Lee, H., Duggan, A., &amp; Knox, V. (2019). Impacts on family outcomes of evidence-based early childhood home visiting: Results from the Mother and Infant Home Visiting Program Evaluation (OPRE Report 2019-07). [Study 4-PAT contrast]. U.S. Department of Health and Human Services, Administration for Children and Families, Office of Planning, Research, and Evaluation. https://www.acf.hhs.gov/sites/default/files/documents/opre/mihope_impac…</t>
   </si>
   <si>
     <t>WWHV014408</t>
@@ -373,53 +412,50 @@
     <t>WWHV014420</t>
   </si>
   <si>
     <t>Olds, D. L., Henderson Jr., C. R., Chamberlin, R., &amp; Tatelbaum, R. (1986). Preventing child abuse and neglect: A randomized trial of nurse home visitation. Pediatrics, 78, 65–78.</t>
   </si>
   <si>
     <t>WWHV014409</t>
   </si>
   <si>
     <t>Olds, D. L., Henderson, Jr., C. R., Tatelbaum, R., &amp; Chamberlin, R. (1988). Improving the lifecourse development of socially disadvantaged parents: A randomized trial of nurse home visitation. American Journal of Public Health, 78, 1436–1445.</t>
   </si>
   <si>
     <t>WWHV003573</t>
   </si>
   <si>
     <t>Olds, D. L., Henderson, C. R., &amp; Kitzman, H. (1994). Does prenatal and infancy nurse home visitation have enduring effects on qualities of parental caregiving and child health at 25 to 50 months of life? Pediatrics, 93(1), 89–98.</t>
   </si>
   <si>
     <t>WWHV095915</t>
   </si>
   <si>
     <t>Paul, I. M., Barton, J. M., Anzman-Frasca, S., Hohman, E. E., Buxton, O. M., Hess, L. B., &amp; Savage, J. S. (2025). Long-term effects of a responsive parenting intervention on child weight outcomes through age 9 years: the INSIGHT randomized clinical trial. JAMA Pediatrics, 179(8), 827–835. https://doi.org/10.1001/jamapediatrics.2024.6897</t>
   </si>
   <si>
     <t>Intervention Nurses Start Infants Growing on Healthy Trajectories (INSIGHT)</t>
-  </si>
-[...1 lines deleted...]
-    <t>High</t>
   </si>
   <si>
     <t>WWHV058030</t>
   </si>
   <si>
     <t>Pfannenstiel, J. (2015). Evaluation of the i3 validation of improving education outcomes for American Indian children. Unpublished manuscript. Overland Park, KS: Research &amp; Training Associates, Inc.</t>
   </si>
   <si>
     <t>WWHV044437</t>
   </si>
   <si>
     <t>Roman, L., Raffo, J. E., Zhu, Q., &amp; Meghea, C. (2014). A statewide Medicaid enhanced prenatal care program: Impact on birth outcomes. JAMA Pediatrics, 168(3), 220–227.</t>
   </si>
   <si>
     <t>WWHV014291</t>
   </si>
   <si>
     <t>Shaw, D. S., Connell, A., Dishion, T. J., Wilson, M. N., &amp; Gardner, F. (2009). Improvements in maternal depression as a mediator of intervention effects on early childhood problem behavior. Development and Psychopathology, 21, 417–439.</t>
   </si>
   <si>
     <t>WWHV058224</t>
   </si>
   <si>
     <t>Sitnick, S. L., Shaw, D. S., Gill, A., Dishion, T., Winter, C., Waller, R., Gardner, F., &amp; Wilson, M. (2015). Parenting and the family check-up: Changes in observed parent-child interaction following early childhood intervention. Journal of Clinical Child &amp; Adolescent Psychology, 44(6), 970–984.</t>
   </si>
@@ -772,891 +808,1139 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E64"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:E64"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="744.247" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="89.55" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="106.117" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="1" t="s">
         <v>5</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="C2" s="1"/>
-      <c r="D2" s="1"/>
+      <c r="C2" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D2" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E2" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="1" t="s">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="B3" s="1" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-      <c r="D3" s="1"/>
+        <v>10</v>
+      </c>
+      <c r="C3" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D3" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E3" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="1" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="B4" s="1" t="s">
-        <v>10</v>
-[...2 lines deleted...]
-      <c r="D4" s="1"/>
+        <v>14</v>
+      </c>
+      <c r="C4" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D4" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E4" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="B5" s="1" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-      <c r="D5" s="1"/>
+        <v>17</v>
+      </c>
+      <c r="C5" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D5" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E5" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="1" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-      <c r="D6" s="1"/>
+        <v>20</v>
+      </c>
+      <c r="C6" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D6" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E6" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="B7" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="C7" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="B7" s="1" t="s">
-[...3 lines deleted...]
-      <c r="D7" s="1"/>
+      <c r="D7" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E7" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="1" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="B8" s="1" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-      <c r="D8" s="1"/>
+        <v>24</v>
+      </c>
+      <c r="C8" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D8" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E8" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="1" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="B9" s="1" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-      <c r="D9" s="1"/>
+        <v>26</v>
+      </c>
+      <c r="C9" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D9" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E9" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" s="1" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-      <c r="D10" s="1"/>
+        <v>28</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E10" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="1" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="B11" s="1" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-      <c r="D11" s="1"/>
+        <v>30</v>
+      </c>
+      <c r="C11" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D11" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E11" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="1" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="B12" s="1" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="D12" s="1"/>
+        <v>32</v>
+      </c>
+      <c r="C12" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D12" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E12" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="1" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="B13" s="1" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-      <c r="D13" s="1"/>
+        <v>34</v>
+      </c>
+      <c r="C13" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D13" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E13" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" s="1" t="s">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="B14" s="1" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-      <c r="D14" s="1"/>
+        <v>36</v>
+      </c>
+      <c r="C14" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="D14" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E14" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="1" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-      <c r="D15" s="1"/>
+        <v>39</v>
+      </c>
+      <c r="C15" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D15" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E15" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="1" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="B16" s="1" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-      <c r="D16" s="1"/>
+        <v>41</v>
+      </c>
+      <c r="C16" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D16" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E16" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="1" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="B17" s="1" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-      <c r="D17" s="1"/>
+        <v>43</v>
+      </c>
+      <c r="C17" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D17" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E17" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="1" t="s">
-        <v>37</v>
+        <v>44</v>
       </c>
       <c r="B18" s="1" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-      <c r="D18" s="1"/>
+        <v>45</v>
+      </c>
+      <c r="C18" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D18" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E18" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="1" t="s">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="B19" s="1" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-      <c r="D19" s="1"/>
+        <v>47</v>
+      </c>
+      <c r="C19" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="D19" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E19" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="1" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
       <c r="B20" s="1" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-      <c r="D20" s="1"/>
+        <v>50</v>
+      </c>
+      <c r="C20" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D20" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E20" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="1" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="B21" s="1" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-      <c r="D21" s="1"/>
+        <v>52</v>
+      </c>
+      <c r="C21" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D21" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E21" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="1" t="s">
-        <v>45</v>
+        <v>53</v>
       </c>
       <c r="B22" s="1" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-      <c r="D22" s="1"/>
+        <v>54</v>
+      </c>
+      <c r="C22" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D22" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E22" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="1" t="s">
-        <v>47</v>
+        <v>56</v>
       </c>
       <c r="B23" s="1" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-      <c r="D23" s="1"/>
+        <v>57</v>
+      </c>
+      <c r="C23" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D23" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E23" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="1" t="s">
-        <v>49</v>
+        <v>58</v>
       </c>
       <c r="B24" s="1" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-      <c r="D24" s="1"/>
+        <v>59</v>
+      </c>
+      <c r="C24" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D24" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E24" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="1" t="s">
-        <v>51</v>
+        <v>60</v>
       </c>
       <c r="B25" s="1" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-      <c r="D25" s="1"/>
+        <v>61</v>
+      </c>
+      <c r="C25" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="D25" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E25" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="1" t="s">
-        <v>53</v>
+        <v>63</v>
       </c>
       <c r="B26" s="1" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-      <c r="D26" s="1"/>
+        <v>64</v>
+      </c>
+      <c r="C26" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D26" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E26" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" s="1" t="s">
-        <v>55</v>
+        <v>65</v>
       </c>
       <c r="B27" s="1" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-      <c r="D27" s="1"/>
+        <v>66</v>
+      </c>
+      <c r="C27" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D27" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E27" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1" t="s">
-        <v>57</v>
+        <v>67</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-      <c r="D28" s="1"/>
+        <v>68</v>
+      </c>
+      <c r="C28" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D28" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E28" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="1" t="s">
-        <v>59</v>
+        <v>69</v>
       </c>
       <c r="B29" s="1" t="s">
-        <v>60</v>
-[...2 lines deleted...]
-      <c r="D29" s="1"/>
+        <v>70</v>
+      </c>
+      <c r="C29" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D29" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E29" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="1" t="s">
-        <v>61</v>
+        <v>71</v>
       </c>
       <c r="B30" s="1" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-      <c r="D30" s="1"/>
+        <v>72</v>
+      </c>
+      <c r="C30" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D30" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E30" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="1" t="s">
-        <v>63</v>
+        <v>73</v>
       </c>
       <c r="B31" s="1" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-      <c r="D31" s="1"/>
+        <v>74</v>
+      </c>
+      <c r="C31" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D31" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E31" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="1" t="s">
-        <v>65</v>
+        <v>75</v>
       </c>
       <c r="B32" s="1" t="s">
-        <v>66</v>
-[...2 lines deleted...]
-      <c r="D32" s="1"/>
+        <v>76</v>
+      </c>
+      <c r="C32" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="D32" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E32" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="1" t="s">
-        <v>67</v>
+        <v>78</v>
       </c>
       <c r="B33" s="1" t="s">
-        <v>68</v>
-[...2 lines deleted...]
-      <c r="D33" s="1"/>
+        <v>79</v>
+      </c>
+      <c r="C33" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="D33" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E33" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="1" t="s">
-        <v>69</v>
+        <v>80</v>
       </c>
       <c r="B34" s="1" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-      <c r="D34" s="1"/>
+        <v>81</v>
+      </c>
+      <c r="C34" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D34" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E34" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="1" t="s">
-        <v>71</v>
+        <v>82</v>
       </c>
       <c r="B35" s="1" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-      <c r="D35" s="1"/>
+        <v>83</v>
+      </c>
+      <c r="C35" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D35" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E35" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="1" t="s">
-        <v>73</v>
+        <v>84</v>
       </c>
       <c r="B36" s="1" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-      <c r="D36" s="1"/>
+        <v>85</v>
+      </c>
+      <c r="C36" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="D36" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E36" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="1" t="s">
-        <v>75</v>
+        <v>86</v>
       </c>
       <c r="B37" s="1" t="s">
-        <v>76</v>
-[...2 lines deleted...]
-      <c r="D37" s="1"/>
+        <v>87</v>
+      </c>
+      <c r="C37" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="D37" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E37" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="1" t="s">
-        <v>77</v>
+        <v>89</v>
       </c>
       <c r="B38" s="1" t="s">
-        <v>78</v>
-[...2 lines deleted...]
-      <c r="D38" s="1"/>
+        <v>90</v>
+      </c>
+      <c r="C38" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="D38" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E38" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="1" t="s">
-        <v>79</v>
+        <v>91</v>
       </c>
       <c r="B39" s="1" t="s">
-        <v>80</v>
-[...2 lines deleted...]
-      <c r="D39" s="1"/>
+        <v>92</v>
+      </c>
+      <c r="C39" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="D39" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E39" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="A40" s="1" t="s">
-        <v>81</v>
+        <v>93</v>
       </c>
       <c r="B40" s="1" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-      <c r="D40" s="1"/>
+        <v>94</v>
+      </c>
+      <c r="C40" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="D40" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E40" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:5">
       <c r="A41" s="1" t="s">
-        <v>83</v>
+        <v>95</v>
       </c>
       <c r="B41" s="1" t="s">
-        <v>84</v>
-[...2 lines deleted...]
-      <c r="D41" s="1"/>
+        <v>96</v>
+      </c>
+      <c r="C41" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D41" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E41" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42" s="1" t="s">
-        <v>85</v>
+        <v>97</v>
       </c>
       <c r="B42" s="1" t="s">
-        <v>86</v>
-[...2 lines deleted...]
-      <c r="D42" s="1"/>
+        <v>98</v>
+      </c>
+      <c r="C42" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D42" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E42" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43" s="1" t="s">
-        <v>87</v>
+        <v>99</v>
       </c>
       <c r="B43" s="1" t="s">
-        <v>88</v>
-[...2 lines deleted...]
-      <c r="D43" s="1"/>
+        <v>100</v>
+      </c>
+      <c r="C43" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D43" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E43" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44" s="1" t="s">
-        <v>89</v>
+        <v>101</v>
       </c>
       <c r="B44" s="1" t="s">
-        <v>90</v>
-[...2 lines deleted...]
-      <c r="D44" s="1"/>
+        <v>102</v>
+      </c>
+      <c r="C44" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D44" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E44" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45" s="1" t="s">
-        <v>91</v>
+        <v>103</v>
       </c>
       <c r="B45" s="1" t="s">
-        <v>92</v>
-[...2 lines deleted...]
-      <c r="D45" s="1"/>
+        <v>104</v>
+      </c>
+      <c r="C45" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="D45" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E45" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="46" spans="1:5">
       <c r="A46" s="1" t="s">
-        <v>93</v>
+        <v>105</v>
       </c>
       <c r="B46" s="1" t="s">
-        <v>94</v>
-[...2 lines deleted...]
-      <c r="D46" s="1"/>
+        <v>106</v>
+      </c>
+      <c r="C46" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="D46" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E46" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47" s="1" t="s">
-        <v>95</v>
+        <v>108</v>
       </c>
       <c r="B47" s="1" t="s">
-        <v>96</v>
-[...2 lines deleted...]
-      <c r="D47" s="1"/>
+        <v>109</v>
+      </c>
+      <c r="C47" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="D47" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E47" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:5">
       <c r="A48" s="1" t="s">
-        <v>97</v>
+        <v>110</v>
       </c>
       <c r="B48" s="1" t="s">
-        <v>98</v>
-[...2 lines deleted...]
-      <c r="D48" s="1"/>
+        <v>111</v>
+      </c>
+      <c r="C48" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="D48" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E48" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="A49" s="1" t="s">
-        <v>99</v>
+        <v>112</v>
       </c>
       <c r="B49" s="1" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-      <c r="D49" s="1"/>
+        <v>113</v>
+      </c>
+      <c r="C49" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D49" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E49" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="50" spans="1:5">
       <c r="A50" s="1" t="s">
-        <v>101</v>
+        <v>114</v>
       </c>
       <c r="B50" s="1" t="s">
-        <v>102</v>
-[...2 lines deleted...]
-      <c r="D50" s="1"/>
+        <v>115</v>
+      </c>
+      <c r="C50" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="D50" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E50" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="A51" s="1" t="s">
-        <v>103</v>
+        <v>116</v>
       </c>
       <c r="B51" s="1" t="s">
-        <v>104</v>
-[...2 lines deleted...]
-      <c r="D51" s="1"/>
+        <v>117</v>
+      </c>
+      <c r="C51" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D51" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E51" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:5">
       <c r="A52" s="1" t="s">
-        <v>105</v>
+        <v>118</v>
       </c>
       <c r="B52" s="1" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-      <c r="D52" s="1"/>
+        <v>119</v>
+      </c>
+      <c r="C52" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D52" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E52" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:5">
       <c r="A53" s="1" t="s">
-        <v>107</v>
+        <v>120</v>
       </c>
       <c r="B53" s="1" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-      <c r="D53" s="1"/>
+        <v>121</v>
+      </c>
+      <c r="C53" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D53" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E53" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54" s="1" t="s">
-        <v>109</v>
+        <v>122</v>
       </c>
       <c r="B54" s="1" t="s">
-        <v>110</v>
-[...2 lines deleted...]
-      <c r="D54" s="1"/>
+        <v>123</v>
+      </c>
+      <c r="C54" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D54" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E54" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:5">
       <c r="A55" s="1" t="s">
-        <v>111</v>
+        <v>124</v>
       </c>
       <c r="B55" s="1" t="s">
-        <v>112</v>
-[...2 lines deleted...]
-      <c r="D55" s="1"/>
+        <v>125</v>
+      </c>
+      <c r="C55" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D55" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E55" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:5">
       <c r="A56" s="1" t="s">
-        <v>113</v>
+        <v>126</v>
       </c>
       <c r="B56" s="1" t="s">
-        <v>114</v>
-[...2 lines deleted...]
-      <c r="D56" s="1"/>
+        <v>127</v>
+      </c>
+      <c r="C56" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D56" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E56" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:5">
       <c r="A57" s="1" t="s">
-        <v>115</v>
+        <v>128</v>
       </c>
       <c r="B57" s="1" t="s">
-        <v>116</v>
-[...2 lines deleted...]
-      <c r="D57" s="1"/>
+        <v>129</v>
+      </c>
+      <c r="C57" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D57" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E57" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:5">
       <c r="A58" s="1" t="s">
-        <v>117</v>
+        <v>130</v>
       </c>
       <c r="B58" s="1" t="s">
-        <v>118</v>
+        <v>131</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>119</v>
+        <v>132</v>
       </c>
       <c r="D58" s="1" t="s">
-        <v>120</v>
+        <v>8</v>
       </c>
       <c r="E58" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="59" spans="1:5">
       <c r="A59" s="1" t="s">
-        <v>121</v>
+        <v>133</v>
       </c>
       <c r="B59" s="1" t="s">
-        <v>122</v>
-[...2 lines deleted...]
-      <c r="D59" s="1"/>
+        <v>134</v>
+      </c>
+      <c r="C59" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="D59" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E59" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:5">
       <c r="A60" s="1" t="s">
-        <v>123</v>
+        <v>135</v>
       </c>
       <c r="B60" s="1" t="s">
-        <v>124</v>
-[...2 lines deleted...]
-      <c r="D60" s="1"/>
+        <v>136</v>
+      </c>
+      <c r="C60" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="D60" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E60" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:5">
       <c r="A61" s="1" t="s">
-        <v>125</v>
+        <v>137</v>
       </c>
       <c r="B61" s="1" t="s">
-        <v>126</v>
-[...2 lines deleted...]
-      <c r="D61" s="1"/>
+        <v>138</v>
+      </c>
+      <c r="C61" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D61" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E61" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:5">
       <c r="A62" s="1" t="s">
-        <v>127</v>
+        <v>139</v>
       </c>
       <c r="B62" s="1" t="s">
-        <v>128</v>
-[...2 lines deleted...]
-      <c r="D62" s="1"/>
+        <v>140</v>
+      </c>
+      <c r="C62" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D62" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E62" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:5">
       <c r="A63" s="1" t="s">
-        <v>129</v>
+        <v>141</v>
       </c>
       <c r="B63" s="1" t="s">
-        <v>130</v>
-[...2 lines deleted...]
-      <c r="D63" s="1"/>
+        <v>142</v>
+      </c>
+      <c r="C63" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D63" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E63" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:5">
       <c r="A64" s="1" t="s">
-        <v>131</v>
+        <v>143</v>
       </c>
       <c r="B64" s="1" t="s">
-        <v>132</v>
-[...2 lines deleted...]
-      <c r="D64" s="1"/>
+        <v>144</v>
+      </c>
+      <c r="C64" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D64" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E64" s="1">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>